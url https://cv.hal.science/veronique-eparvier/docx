--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Eparvier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analysis of macromycetes from French Guiana revueals chemodiversity in Xylariales order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Van-Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 242, pp.114709. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Oak Wood Metabolites for a Comprehensive Understanding of the Aging Process in Typical French Spirit Barrels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin P. Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (9), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.5170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse chemical ecology to study the defense of the plant host Sextonia rubra and the chemical mediators of its endophyte Fusarium falciforme against phytopathogen Trametes versicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Trac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clavereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.114577. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the mechanisms of heartwood formation and wood resistance to fungal degradation in the tropical Lauraceae tree Sextonia rubra (Mez.) van der Werff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Senelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (13), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaf079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of defensive antimicrobial compounds from environmental Serratia marcescens SNB-CN88 strain associated with macro-holobiont (termite nest) using a molecular network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Dung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (S2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized Metabolomic Annotation Combining MALDI Imaging and Molecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of N-acyl-homoserine lactones from bacterial quorum sensing using LC–MS/MS analyses after Paternò-Büchi derivatization in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Kyrko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 416 (25), pp.5431-5443. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-024-05355-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Enriched Solid-State Cultivation for the Overproduction of Azaphilone Red Pigments by Penicillium sclerotiorum SNB-CN111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.156. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9020156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative metabolomics of fungal foliar endophytes and their long-lived host Astrocaryum sciophilum: a model for exploring the chemodiversity of host-microbe interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lecoultre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Rutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1278745. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1278745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of antifungal volatile organic compounds in Sextonia rubra fruit by molecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Santerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (S2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Environmental Strains from Order to Genus Levels Using Lipid and Protein MALDI-ToF Fingerprintings and Chemotaxonomic Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.831. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10040831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiparasitic Ovalicin Derivatives from Pseudallescheria boydii, a Mutualistic Fungus of French Guiana Termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Grayfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.1182. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27041182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Activity and Synergy Investigation of Hypericum scabrum Essential Oil with Antifungal Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (21), pp.6545. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26216545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paecilosetin derivatives as potent antimicrobial agents from Isaria farinosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lechat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (10), pp.2915-2922. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pressure PhotoIonization versus Electrospray for the dereplication of highly conjugated natural products using molecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1630, pp.461533. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potent and Non-Cytotoxic Antibacterial Compounds Against Methicillin-Resistant Staphylococcus aureus Isolated from Psiloxylon mauritianum, A Medicinal Plant from Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (16), pp.3565. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25163565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carneic Acids from an Endophytic Phomopsis sp. as Dengue Virus Polymerase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Peyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.2330-2336. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b01169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103617v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and quantification of N-acyl homoserine lactones implied in bacterial quorum sensing by supercritical-fluid chromatography coupled with high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (10), pp.2261-2276. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02265-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsinol, an arylamino alcohol derivative active against Plasmodium, Babesia, Trypanosoma, and Leishmania: past and new outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria H. Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Quiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119 (10), pp.3503-3515. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-020-06832-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Antimicrobial Compounds from Sandwithia guyanensis-Associated Endophyte Using Molecular Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-y Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants9010047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the optimization of botanical insecticides research: Aedes aegypti larvicidal natural products in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Falkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.105179. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.105179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirtellina lobelii DC. essential oil, its constituents, its combination with antimicrobial drugs and its mode of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.130-136. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, Diversity, and Structure-Activity Relationship Study of Lipoamino Acids from Pantoea sp. and Synthetic Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wolfender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (5), pp.1083. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20051083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Identification of Antibacterial Lipids from Amazonian Palm Tree Endophytes through the Molecular Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wolfender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.2006. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20082006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphiola fimbriata: the first species of Graphiolaceae (Exobasidiales, Basidiomycota) described only based on its yeast stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaghayegh Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amoozegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.359-368. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11557-018-1450-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antifungal potential of (Z)-ligustilide and the protective effect of eugenol demonstrated by a chemometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8729. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45222-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurally Diverse Diterpenoids from Sandwithia guyanensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Olivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (4), pp.901-912. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b01025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilicicolinic acids and ilicicolinal derivatives from the fungus Neonectria discophora SNB-CN63 isolated from the nest of the termite Nasutitermes corniger found in French Guiana show antimicrobial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical diversity and antimicrobial activity of the essential oils of four Apiaceae species growing wild in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim N. Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2017.1372314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to quantify intracellular glycation in dermal fibroblasts using liquid chromatography coupled to fluorescence detection – Application to the selection of deglycation compounds of dermatological interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kaatio Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1100-1101, pp.100-105. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudallicins A–D: Four Complex Ovalicin Derivatives from Pseudallescheria boydii SNB-CN85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (15), pp.3978-3981. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyroscherin and tyroscherin analogs from Pseudallescheria boydii SNB-CN85 isolated from termite Termes cf. hispaniolae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.142-144. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedes aegypti larvicidal sesquiterpene alkaloids from Maytenus oblongata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Falkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (2), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Diversity and Original Structures of Acyl-Homoserine Lactones in Strain MOLA 401, a Marine Rhodobacteraceae Bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Doberva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1152. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Streptomyces species with distinct secondary metabolomes have identical 16S rRNA gene sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Antony-Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.11089. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-11363-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, purification and chemical characterization of a new angucyclinone compound produced by a new halotolerant Nocardiopsis sp. HR-4 strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia-Boukhalfa Yamina Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Selama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.126. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11274-017-2292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of santolinoidol, a bisabolene sesquiterpene from Achillea santolinoides subsp wilhelmsii (K. Koch) Greuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (17), pp.1892-1894. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity and Antimicrobial Activity of Salvia multicaulis Vahl Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.591-595. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201500332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical diversity and antiviral potential in the pantropical Diospyros genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Peyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2016.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Falkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Issaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.337-340. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Medicinal Use of Eleven Lamiaceae Species in Lebanon and Rationalization of Their Antimicrobial Potential by Examination of the Chemical Composition and Antimicrobial Activity of Their Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (6), pp.2547169. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/2547169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic switching: from antidermatophytic essential oils to new leishmanicidal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Gonzalez-Aspajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110 (1), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-02760140332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Ilicicolinic Acids C and D and Ilicicolinal from Neonectria discophora SNB-CN63 Isolated from a Termite Nest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (1), pp.159-162. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np500080m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivation of antibiosis in the entomogenous fungus Chrysoporthe sp. SNB-CN74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (9), pp.586-590. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ja.2015.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Metabolites Isolated from the Amazonian Endophytic Fungus Diaporthe sp. SNB-GSS10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mandavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila S Espindola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (7), pp.1735-1739. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np501029s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Antimicrobial Activity of the Essential Oil of Ruta chalepensis L. Growing Wild in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Arnold Apostolides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (12), pp.1990-1997. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201400109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.279-285. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new isopimarane diterpenoids from the endophytic fungus Xylaria sp. SNB-GTC2501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (31), pp.4596-4598. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search for Antifungals from Amazonian Trees: A Bio-Inspired Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Espindola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.605-608. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1501000417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and antinociceptive effect of aqueous extract from Rourea induta Planch. leaves in acute and chronic pain models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kalegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Luiz Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio José Macedo-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Bobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilis Dallarmi Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 153 (3), pp.801-809. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2014.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and antimicrobial activity of the essential oil of Juniperus excelsa M.Bieb. growing wild in Lebanon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Iriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (5), pp.825-830. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201300354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural aristolactams and aporphine alkaloids as inhibitors of CDK1/cyclin B and DYRK1A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Morleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.3018-27. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules18033018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial and cytotoxic secondary metabolites from tropical leaf endophytes: Isolation of antibacterial agent pyrrocidine C from Lewia infectoria SNB-GTC2402.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago M Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mandavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bendelac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.370-7. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal agents from Pseudallescheria boydii SNB-CN73 isolated from a Nasutitermes sp. termite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (5), pp.988-91. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np4001703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from Spirotropis longifolia (DC) Baill and their antifungal activity against human pathogenic fungi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R R Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto P Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.166-72. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wood preservative potential of long-lasting Amazonian wood extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Espindola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.146-149. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larvicidal activity of isoflavonoids from Muellera frutescens extracts against Aedes aegypti.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.1319-22. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1200701016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The termiticidal activity of Sextonia rubra (Mez) van der Werff (Lauraceae) extract and its active constituent rubrynolide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (11), pp.1420-1423. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Antifungal Compounds from the Wood of Durable Tropical Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M. S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phellipe N. E. T. Theodoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (10), pp.1706-1707. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np1001412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial benzophenone derivatives from the root barks of Symphonia globulifera (Clusiaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (8-9), pp.964-974. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Xanthone from the Bark Extract of Rheedia acuminata and Antiplasmodial Activity of Its Major Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Guéritte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (10), pp.7106-7114. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules15107106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic monotetrahydrofuran acetogenins from Disepalum plagioneurum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thoison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (9), pp.1289-94. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np060168j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of French Spirit Barrels (Oak Wood) Metabolites by LDI-MSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Berrara-Adame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual DGMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS and MALDI-FTICR imaging combined with LC-MS/MS and molecular network: multimodal analysis to decipher the interaction between Cognac barrels and environmental fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop et Réunion des Utilisateurs Francophones TOF-SIMS (IONTOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS imaging combined with LC-MS/MS and molecular network: multimodal analysis to decipher the interaction between Cognac barrels and environmental fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Herrera-Durigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical interaction and communication in insect holobionts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC ISCNP31 – ICOB11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Napoli (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS imaging analysis to determine Cognac barrels oak wood interaction with specific fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Herrera-Durigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kokesh-Himmelreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS XXIV 24th International Conference on Secondary Ion Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS imaging analysis of fungi present in Cognac cellars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Herrera-Durigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles du GDR-MSI Imagerie par Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-MSI, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of oak wood metabolites for a comprehensive understanding of the ageing process in French typical spirits barrels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kokesch-Himmelreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for anti-phytopathogenic compounds by studying biotic interactions between Fusarium sp. and the endophytic fungi of the palm tree model Astrocaryum sciophilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cracovie (PL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of N-acyl-homoserine lactones involved in bacterial quorum sensing using LC-MS/MS or SFC-MS/MS after in-solution Paternò-Büchi derivatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées Françaises de Spectrométrie de Masse (JFSM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM), Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, evolution and role of microorganisms associated with termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques MediatEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cargèse (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical fluid chromatography coupled to high resolution mass spectrometry for dereplication and quantification of natural products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laboureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thi Phuong Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermond - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic microorganisms as source of novel biologically active compounds with therapeutic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of complex secondary metabolites produced by symbiotic microorganisms, Séminaire RMN de l’université Paris-Saclay, 3ème Rencontre scientifique RMN Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique RMN Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de réutilisation des données du projet ANGELSHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMS CNRS UMR8220. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological analysis of plant and insect Holobionts as a model for interaction and biosynthesis of specialized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical chemistry of specialized metabolites for interactions analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approaches to answer questions on the chemical ecology of holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical interactions and communications in plant and insect holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological analysis of plant holobionts as a model for interaction and biosynthesis of specialized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, evolution and role of microorganisms associated with termites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbioses, interactions and chemical communications in plant and insect holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical ecology of plant-microbe interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional chemodiversity in interspecific plant/microorganism/insect interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la réaction de Paternò-Büchi pour la caractérisation par LC-MS/MS et/ou SFC-MS/MS de molécules auto-inductrices du quorum sensing bactérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone sur les Sciences Séparative et les Couplages de l'AFSEP (SEP 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of auto-inducing molecules from bacterial quorum sensing using Paternò-Büchi reaction and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal Meeting of Mass Spectrometry 2023 (IMMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microorganisms by proteins and lipids MALDI-TOF fingerprints: case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levasseur Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67 TH ASMS Conference on Mass spetropmetry and allied topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta (GA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New antibacterial compound isolated from Psiloxylon mauritiuanum and its derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 17/394,572. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë, Wayana malaleja epit: une perspective holistique pour l’étude de Psidium acutangulum Mart. Ex DC. (Myrtaceae), un remède antipaludique des amérindiens wayana de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gadepam, pp.45-60, 2020, 9782952319959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë (Psidium acutangulum Mart ex. DC): understanding the use of an antimalarial traditional remedy from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80 (10), pp.797-797, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Eparvier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analysis of macromycetes from French Guiana revueals chemodiversity in Xylariales order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Van-Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 242, pp.114709. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse chemical ecology to study the defense of the plant host Sextonia rubra and the chemical mediators of its endophyte Fusarium falciforme against phytopathogen Trametes versicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Trac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clavereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.114577. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the mechanisms of heartwood formation and wood resistance to fungal degradation in the tropical Lauraceae tree Sextonia rubra (Mez.) van der Werff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Senelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (13), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaf079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Oak Wood Metabolites for a Comprehensive Understanding of the Aging Process in Typical French Spirit Barrels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin P. Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (9), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.5170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of defensive antimicrobial compounds from environmental Serratia marcescens SNB-CN88 strain associated with macro-holobiont (termite nest) using a molecular network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Dung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (S2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized Metabolomic Annotation Combining MALDI Imaging and Molecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of N-acyl-homoserine lactones from bacterial quorum sensing using LC–MS/MS analyses after Paternò-Büchi derivatization in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Kyrko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 416 (25), pp.5431-5443. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-024-05355-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative metabolomics of fungal foliar endophytes and their long-lived host Astrocaryum sciophilum: a model for exploring the chemodiversity of host-microbe interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lecoultre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Rutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1278745. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1278745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Enriched Solid-State Cultivation for the Overproduction of Azaphilone Red Pigments by Penicillium sclerotiorum SNB-CN111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9020156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of antifungal volatile organic compounds in Sextonia rubra fruit by molecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Santerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (S2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Environmental Strains from Order to Genus Levels Using Lipid and Protein MALDI-ToF Fingerprintings and Chemotaxonomic Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.831. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10040831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiparasitic Ovalicin Derivatives from Pseudallescheria boydii, a Mutualistic Fungus of French Guiana Termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Grayfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.1182. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27041182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Activity and Synergy Investigation of Hypericum scabrum Essential Oil with Antifungal Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (21), pp.6545. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26216545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potent and Non-Cytotoxic Antibacterial Compounds Against Methicillin-Resistant Staphylococcus aureus Isolated from Psiloxylon mauritianum, A Medicinal Plant from Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (16), pp.3565. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25163565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paecilosetin derivatives as potent antimicrobial agents from Isaria farinosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lechat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (10), pp.2915-2922. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pressure PhotoIonization versus Electrospray for the dereplication of highly conjugated natural products using molecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1630, pp.461533. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carneic Acids from an Endophytic Phomopsis sp. as Dengue Virus Polymerase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Peyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.2330-2336. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b01169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103617v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and quantification of N-acyl homoserine lactones implied in bacterial quorum sensing by supercritical-fluid chromatography coupled with high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (10), pp.2261-2276. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02265-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsinol, an arylamino alcohol derivative active against Plasmodium, Babesia, Trypanosoma, and Leishmania: past and new outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria H. Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Quiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119 (10), pp.3503-3515. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-020-06832-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Antimicrobial Compounds from Sandwithia guyanensis-Associated Endophyte Using Molecular Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-y Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants9010047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the optimization of botanical insecticides research: Aedes aegypti larvicidal natural products in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Falkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.105179. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.105179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirtellina lobelii DC. essential oil, its constituents, its combination with antimicrobial drugs and its mode of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.130-136. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, Diversity, and Structure-Activity Relationship Study of Lipoamino Acids from Pantoea sp. and Synthetic Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wolfender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (5), pp.1083. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20051083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphiola fimbriata: the first species of Graphiolaceae (Exobasidiales, Basidiomycota) described only based on its yeast stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaghayegh Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amoozegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.359-368. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11557-018-1450-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Identification of Antibacterial Lipids from Amazonian Palm Tree Endophytes through the Molecular Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wolfender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.2006. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20082006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antifungal potential of (Z)-ligustilide and the protective effect of eugenol demonstrated by a chemometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8729. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45222-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilicicolinic acids and ilicicolinal derivatives from the fungus Neonectria discophora SNB-CN63 isolated from the nest of the termite Nasutitermes corniger found in French Guiana show antimicrobial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurally Diverse Diterpenoids from Sandwithia guyanensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Olivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (4), pp.901-912. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b01025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical diversity and antimicrobial activity of the essential oils of four Apiaceae species growing wild in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim N. Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2017.1372314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to quantify intracellular glycation in dermal fibroblasts using liquid chromatography coupled to fluorescence detection – Application to the selection of deglycation compounds of dermatological interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kaatio Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1100-1101, pp.100-105. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Diversity and Original Structures of Acyl-Homoserine Lactones in Strain MOLA 401, a Marine Rhodobacteraceae Bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Doberva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1152. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyroscherin and tyroscherin analogs from Pseudallescheria boydii SNB-CN85 isolated from termite Termes cf. hispaniolae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.142-144. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudallicins A–D: Four Complex Ovalicin Derivatives from Pseudallescheria boydii SNB-CN85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (15), pp.3978-3981. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedes aegypti larvicidal sesquiterpene alkaloids from Maytenus oblongata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Falkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (2), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Streptomyces species with distinct secondary metabolomes have identical 16S rRNA gene sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Antony-Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.11089. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-11363-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, purification and chemical characterization of a new angucyclinone compound produced by a new halotolerant Nocardiopsis sp. HR-4 strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia-Boukhalfa Yamina Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Selama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.126. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11274-017-2292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Falkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Issaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.337-340. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of santolinoidol, a bisabolene sesquiterpene from Achillea santolinoides subsp wilhelmsii (K. Koch) Greuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (17), pp.1892-1894. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity and Antimicrobial Activity of Salvia multicaulis Vahl Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.591-595. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201500332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical diversity and antiviral potential in the pantropical Diospyros genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Peyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2016.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Medicinal Use of Eleven Lamiaceae Species in Lebanon and Rationalization of Their Antimicrobial Potential by Examination of the Chemical Composition and Antimicrobial Activity of Their Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (6), pp.2547169. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/2547169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivation of antibiosis in the entomogenous fungus Chrysoporthe sp. SNB-CN74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (9), pp.586-590. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ja.2015.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Antimicrobial Activity of the Essential Oil of Ruta chalepensis L. Growing Wild in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Arnold Apostolides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (12), pp.1990-1997. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201400109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Metabolites Isolated from the Amazonian Endophytic Fungus Diaporthe sp. SNB-GSS10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mandavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila S Espindola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (7), pp.1735-1739. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np501029s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.279-285. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search for Antifungals from Amazonian Trees: A Bio-Inspired Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Espindola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.605-608. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1501000417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new isopimarane diterpenoids from the endophytic fungus Xylaria sp. SNB-GTC2501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (31), pp.4596-4598. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic switching: from antidermatophytic essential oils to new leishmanicidal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Gonzalez-Aspajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110 (1), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-02760140332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Ilicicolinic Acids C and D and Ilicicolinal from Neonectria discophora SNB-CN63 Isolated from a Termite Nest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (1), pp.159-162. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np500080m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and antinociceptive effect of aqueous extract from Rourea induta Planch. leaves in acute and chronic pain models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kalegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Luiz Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio José Macedo-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Bobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilis Dallarmi Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 153 (3), pp.801-809. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2014.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and antimicrobial activity of the essential oil of Juniperus excelsa M.Bieb. growing wild in Lebanon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Iriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (5), pp.825-830. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201300354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural aristolactams and aporphine alkaloids as inhibitors of CDK1/cyclin B and DYRK1A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Morleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.3018-27. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules18033018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial and cytotoxic secondary metabolites from tropical leaf endophytes: Isolation of antibacterial agent pyrrocidine C from Lewia infectoria SNB-GTC2402.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago M Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mandavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bendelac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.370-7. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal agents from Pseudallescheria boydii SNB-CN73 isolated from a Nasutitermes sp. termite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (5), pp.988-91. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np4001703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wood preservative potential of long-lasting Amazonian wood extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Espindola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.146-149. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from Spirotropis longifolia (DC) Baill and their antifungal activity against human pathogenic fungi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R R Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto P Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.166-72. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larvicidal activity of isoflavonoids from Muellera frutescens extracts against Aedes aegypti.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.1319-22. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1200701016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The termiticidal activity of Sextonia rubra (Mez) van der Werff (Lauraceae) extract and its active constituent rubrynolide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (11), pp.1420-1423. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Antifungal Compounds from the Wood of Durable Tropical Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M. S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phellipe N. E. T. Theodoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (10), pp.1706-1707. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np1001412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial benzophenone derivatives from the root barks of Symphonia globulifera (Clusiaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (8-9), pp.964-974. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Xanthone from the Bark Extract of Rheedia acuminata and Antiplasmodial Activity of Its Major Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Guéritte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (10), pp.7106-7114. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules15107106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic monotetrahydrofuran acetogenins from Disepalum plagioneurum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thoison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (9), pp.1289-94. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np060168j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of French Spirit Barrels (Oak Wood) Metabolites by LDI-MSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Berrara-Adame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual DGMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS imaging combined with LC-MS/MS and molecular network: multimodal analysis to decipher the interaction between Cognac barrels and environmental fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Herrera-Durigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS and MALDI-FTICR imaging combined with LC-MS/MS and molecular network: multimodal analysis to decipher the interaction between Cognac barrels and environmental fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop et Réunion des Utilisateurs Francophones TOF-SIMS (IONTOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS imaging analysis of fungi present in Cognac cellars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Herrera-Durigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles du GDR-MSI Imagerie par Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-MSI, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical interaction and communication in insect holobionts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC ISCNP31 – ICOB11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Napoli (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS imaging analysis to determine Cognac barrels oak wood interaction with specific fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Herrera-Durigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kokesh-Himmelreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS XXIV 24th International Conference on Secondary Ion Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of oak wood metabolites for a comprehensive understanding of the ageing process in French typical spirits barrels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kokesch-Himmelreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for anti-phytopathogenic compounds by studying biotic interactions between Fusarium sp. and the endophytic fungi of the palm tree model Astrocaryum sciophilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cracovie (PL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of N-acyl-homoserine lactones involved in bacterial quorum sensing using LC-MS/MS or SFC-MS/MS after in-solution Paternò-Büchi derivatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées Françaises de Spectrométrie de Masse (JFSM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM), Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, evolution and role of microorganisms associated with termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques MediatEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cargèse (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical fluid chromatography coupled to high resolution mass spectrometry for dereplication and quantification of natural products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laboureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thi Phuong Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermond - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic microorganisms as source of novel biologically active compounds with therapeutic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of complex secondary metabolites produced by symbiotic microorganisms, Séminaire RMN de l’université Paris-Saclay, 3ème Rencontre scientifique RMN Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique RMN Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de réutilisation des données du projet ANGELSHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMS CNRS UMR8220. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical chemistry of specialized metabolites for interactions analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological analysis of plant and insect Holobionts as a model for interaction and biosynthesis of specialized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approaches to answer questions on the chemical ecology of holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical interactions and communications in plant and insect holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological analysis of plant holobionts as a model for interaction and biosynthesis of specialized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, evolution and role of microorganisms associated with termites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbioses, interactions and chemical communications in plant and insect holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical ecology of plant-microbe interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional chemodiversity in interspecific plant/microorganism/insect interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la réaction de Paternò-Büchi pour la caractérisation par LC-MS/MS et/ou SFC-MS/MS de molécules auto-inductrices du quorum sensing bactérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone sur les Sciences Séparative et les Couplages de l'AFSEP (SEP 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of auto-inducing molecules from bacterial quorum sensing using Paternò-Büchi reaction and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal Meeting of Mass Spectrometry 2023 (IMMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microorganisms by proteins and lipids MALDI-TOF fingerprints: case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levasseur Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67 TH ASMS Conference on Mass spetropmetry and allied topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta (GA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New antibacterial compound isolated from Psiloxylon mauritiuanum and its derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 17/394,572. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë, Wayana malaleja epit: une perspective holistique pour l’étude de Psidium acutangulum Mart. Ex DC. (Myrtaceae), un remède antipaludique des amérindiens wayana de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gadepam, pp.45-60, 2020, 9782952319959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë (Psidium acutangulum Mart ex. DC): understanding the use of an antimalarial traditional remedy from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80 (10), pp.797-797, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van-Elslande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cournut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin P. Vanbellingen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Demaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ochs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas R&#246;mpp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Senelis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dung" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kyrko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05355-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9020156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pellissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vilette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lecoultre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Rutz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1278745" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Santerre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796318v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Grayfer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041182" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fahed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216545" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Hebra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461533" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915954v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163565" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Peyrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Eydoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b01169" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02265-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quiliano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06832-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495558v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-y Mai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9010047" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Khoury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20082006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Nasr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lutz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amoozegar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1450-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45222-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b01025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sabri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.04.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349254v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2017.1372314" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.09.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01671" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613323v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.09.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01152" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia-Boukhalfa Yamina Hadj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Eveno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Karama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Selama" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-017-2292-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.03.059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299154v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500332" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2016.04.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01431207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2547169" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760140332" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230555v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np500080m" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2015.36" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mandavid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila S Espindola" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np501029s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Arnold Apostolides" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400109" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSLNL9BJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368300v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GV5RQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Espindola" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1501000417" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012007v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kalegari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Luiz Cerutti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Jos&#233; Macedo-J&#250;nior" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Bobinski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilis Dallarmi Miguel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.03.045" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ6JH8CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201300354" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856752v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Morleo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le Ven" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18033018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945536v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M Casella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bendelac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R4BKHZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np4001703" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678530v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R R Silva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto P Lopes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.10.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z27CVNMF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787220v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Espindola" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS57SZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649278v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2167" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWH4Q82J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01095384v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phellipe N. E. T. Theodoro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. R. Silva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np1001412" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491751v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.03.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BXHRNVG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15107106" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271927v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thoison" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry S&#233;venet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np060168j" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TG962RGQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Berrara-Adame" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanbellingen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999115v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109262v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Herrera-Durigneux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762078v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687254v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Demaye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kokesh-Himmelreich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631347v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651739v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kokesch-Himmelreich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762067v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409928v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410154v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laboureur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thi Phuong Thuy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410651v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410643v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221762v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409181v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409205v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409194v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409141v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409937v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409212v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409221v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409228v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429341v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429306v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439532v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levasseur Marceau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410187v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorres" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093386v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278506v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van-Elslande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Senelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cournut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin P. Vanbellingen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Demaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ochs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas R&#246;mpp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5170" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dung" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kyrko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05355-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pellissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vilette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lecoultre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Rutz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1278745" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9020156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Santerre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796318v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Grayfer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041182" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fahed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216545" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915954v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163565" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Hebra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461533" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Peyrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Eydoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b01169" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02265-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quiliano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06832-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495558v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-y Mai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9010047" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Khoury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Nasr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lutz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amoozegar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1450-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20082006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45222-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sabri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.04.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b01025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349254v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2017.1372314" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.09.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556563v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01152" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.09.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01671" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia-Boukhalfa Yamina Hadj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Eveno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Karama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Selama" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-017-2292-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299147v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.03.059" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500332" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2016.04.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01431207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2547169" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2015.36" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Arnold Apostolides" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400109" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSLNL9BJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mandavid" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila S Espindola" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np501029s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Espindola" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1501000417" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GV5RQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760140332" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230555v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np500080m" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012007v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kalegari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Luiz Cerutti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Jos&#233; Macedo-J&#250;nior" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Bobinski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilis Dallarmi Miguel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.03.045" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ6JH8CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201300354" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856752v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Morleo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le Ven" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18033018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945536v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M Casella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bendelac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R4BKHZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np4001703" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787220v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Espindola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS57SZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678530v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R R Silva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto P Lopes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.10.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z27CVNMF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649278v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2167" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWH4Q82J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01095384v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phellipe N. E. T. Theodoro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. R. Silva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np1001412" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491751v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.03.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BXHRNVG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15107106" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271927v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thoison" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry S&#233;venet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np060168j" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TG962RGQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Berrara-Adame" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanbellingen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109262v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Herrera-Durigneux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999115v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631347v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762078v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687254v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Demaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kokesh-Himmelreich" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651739v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kokesch-Himmelreich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762067v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409928v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410154v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laboureur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thi Phuong Thuy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410651v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410643v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221762v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409205v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409181v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409194v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409141v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409937v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409212v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409221v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409228v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429341v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429306v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439532v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levasseur Marceau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410187v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorres" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093386v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278506v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>