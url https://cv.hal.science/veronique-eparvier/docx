--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Eparvier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analysis of macromycetes from French Guiana revueals chemodiversity in Xylariales order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Van-Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 242, pp.114709. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse chemical ecology to study the defense of the plant host Sextonia rubra and the chemical mediators of its endophyte Fusarium falciforme against phytopathogen Trametes versicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Trac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clavereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.114577. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the mechanisms of heartwood formation and wood resistance to fungal degradation in the tropical Lauraceae tree Sextonia rubra (Mez.) van der Werff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Senelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (13), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaf079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Oak Wood Metabolites for a Comprehensive Understanding of the Aging Process in Typical French Spirit Barrels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin P. Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (9), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.5170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of defensive antimicrobial compounds from environmental Serratia marcescens SNB-CN88 strain associated with macro-holobiont (termite nest) using a molecular network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Dung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (S2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized Metabolomic Annotation Combining MALDI Imaging and Molecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of N-acyl-homoserine lactones from bacterial quorum sensing using LC–MS/MS analyses after Paternò-Büchi derivatization in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Kyrko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 416 (25), pp.5431-5443. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-024-05355-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative metabolomics of fungal foliar endophytes and their long-lived host Astrocaryum sciophilum: a model for exploring the chemodiversity of host-microbe interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lecoultre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Rutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1278745. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1278745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Enriched Solid-State Cultivation for the Overproduction of Azaphilone Red Pigments by Penicillium sclerotiorum SNB-CN111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9020156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of antifungal volatile organic compounds in Sextonia rubra fruit by molecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Santerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (S2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Environmental Strains from Order to Genus Levels Using Lipid and Protein MALDI-ToF Fingerprintings and Chemotaxonomic Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.831. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10040831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiparasitic Ovalicin Derivatives from Pseudallescheria boydii, a Mutualistic Fungus of French Guiana Termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Grayfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.1182. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27041182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Activity and Synergy Investigation of Hypericum scabrum Essential Oil with Antifungal Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (21), pp.6545. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26216545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potent and Non-Cytotoxic Antibacterial Compounds Against Methicillin-Resistant Staphylococcus aureus Isolated from Psiloxylon mauritianum, A Medicinal Plant from Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (16), pp.3565. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25163565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paecilosetin derivatives as potent antimicrobial agents from Isaria farinosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lechat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (10), pp.2915-2922. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pressure PhotoIonization versus Electrospray for the dereplication of highly conjugated natural products using molecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1630, pp.461533. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carneic Acids from an Endophytic Phomopsis sp. as Dengue Virus Polymerase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Peyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.2330-2336. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b01169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103617v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and quantification of N-acyl homoserine lactones implied in bacterial quorum sensing by supercritical-fluid chromatography coupled with high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (10), pp.2261-2276. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02265-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsinol, an arylamino alcohol derivative active against Plasmodium, Babesia, Trypanosoma, and Leishmania: past and new outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria H. Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Quiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119 (10), pp.3503-3515. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-020-06832-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Antimicrobial Compounds from Sandwithia guyanensis-Associated Endophyte Using Molecular Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-y Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants9010047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the optimization of botanical insecticides research: Aedes aegypti larvicidal natural products in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Falkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.105179. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.105179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirtellina lobelii DC. essential oil, its constituents, its combination with antimicrobial drugs and its mode of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.130-136. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, Diversity, and Structure-Activity Relationship Study of Lipoamino Acids from Pantoea sp. and Synthetic Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wolfender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (5), pp.1083. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20051083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphiola fimbriata: the first species of Graphiolaceae (Exobasidiales, Basidiomycota) described only based on its yeast stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaghayegh Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amoozegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.359-368. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11557-018-1450-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Identification of Antibacterial Lipids from Amazonian Palm Tree Endophytes through the Molecular Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wolfender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.2006. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20082006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antifungal potential of (Z)-ligustilide and the protective effect of eugenol demonstrated by a chemometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8729. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45222-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilicicolinic acids and ilicicolinal derivatives from the fungus Neonectria discophora SNB-CN63 isolated from the nest of the termite Nasutitermes corniger found in French Guiana show antimicrobial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurally Diverse Diterpenoids from Sandwithia guyanensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Olivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (4), pp.901-912. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b01025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical diversity and antimicrobial activity of the essential oils of four Apiaceae species growing wild in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim N. Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2017.1372314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to quantify intracellular glycation in dermal fibroblasts using liquid chromatography coupled to fluorescence detection – Application to the selection of deglycation compounds of dermatological interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kaatio Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1100-1101, pp.100-105. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Diversity and Original Structures of Acyl-Homoserine Lactones in Strain MOLA 401, a Marine Rhodobacteraceae Bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Doberva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1152. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyroscherin and tyroscherin analogs from Pseudallescheria boydii SNB-CN85 isolated from termite Termes cf. hispaniolae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.142-144. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudallicins A–D: Four Complex Ovalicin Derivatives from Pseudallescheria boydii SNB-CN85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (15), pp.3978-3981. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedes aegypti larvicidal sesquiterpene alkaloids from Maytenus oblongata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Falkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (2), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Streptomyces species with distinct secondary metabolomes have identical 16S rRNA gene sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Antony-Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.11089. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-11363-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, purification and chemical characterization of a new angucyclinone compound produced by a new halotolerant Nocardiopsis sp. HR-4 strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia-Boukhalfa Yamina Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Selama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.126. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11274-017-2292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Falkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Issaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.337-340. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of santolinoidol, a bisabolene sesquiterpene from Achillea santolinoides subsp wilhelmsii (K. Koch) Greuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (17), pp.1892-1894. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity and Antimicrobial Activity of Salvia multicaulis Vahl Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.591-595. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201500332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical diversity and antiviral potential in the pantropical Diospyros genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Peyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2016.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Medicinal Use of Eleven Lamiaceae Species in Lebanon and Rationalization of Their Antimicrobial Potential by Examination of the Chemical Composition and Antimicrobial Activity of Their Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (6), pp.2547169. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/2547169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivation of antibiosis in the entomogenous fungus Chrysoporthe sp. SNB-CN74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (9), pp.586-590. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ja.2015.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Antimicrobial Activity of the Essential Oil of Ruta chalepensis L. Growing Wild in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Arnold Apostolides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (12), pp.1990-1997. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201400109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Metabolites Isolated from the Amazonian Endophytic Fungus Diaporthe sp. SNB-GSS10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mandavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila S Espindola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (7), pp.1735-1739. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np501029s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.279-285. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search for Antifungals from Amazonian Trees: A Bio-Inspired Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Espindola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.605-608. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1501000417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new isopimarane diterpenoids from the endophytic fungus Xylaria sp. SNB-GTC2501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (31), pp.4596-4598. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic switching: from antidermatophytic essential oils to new leishmanicidal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Gonzalez-Aspajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110 (1), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-02760140332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Ilicicolinic Acids C and D and Ilicicolinal from Neonectria discophora SNB-CN63 Isolated from a Termite Nest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (1), pp.159-162. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np500080m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and antinociceptive effect of aqueous extract from Rourea induta Planch. leaves in acute and chronic pain models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kalegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Luiz Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio José Macedo-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Bobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilis Dallarmi Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 153 (3), pp.801-809. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2014.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and antimicrobial activity of the essential oil of Juniperus excelsa M.Bieb. growing wild in Lebanon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Iriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (5), pp.825-830. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201300354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural aristolactams and aporphine alkaloids as inhibitors of CDK1/cyclin B and DYRK1A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Morleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.3018-27. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules18033018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial and cytotoxic secondary metabolites from tropical leaf endophytes: Isolation of antibacterial agent pyrrocidine C from Lewia infectoria SNB-GTC2402.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago M Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mandavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bendelac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.370-7. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal agents from Pseudallescheria boydii SNB-CN73 isolated from a Nasutitermes sp. termite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (5), pp.988-91. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np4001703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wood preservative potential of long-lasting Amazonian wood extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Espindola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.146-149. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from Spirotropis longifolia (DC) Baill and their antifungal activity against human pathogenic fungi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R R Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto P Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.166-72. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larvicidal activity of isoflavonoids from Muellera frutescens extracts against Aedes aegypti.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.1319-22. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1200701016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The termiticidal activity of Sextonia rubra (Mez) van der Werff (Lauraceae) extract and its active constituent rubrynolide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (11), pp.1420-1423. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Antifungal Compounds from the Wood of Durable Tropical Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M. S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phellipe N. E. T. Theodoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (10), pp.1706-1707. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np1001412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial benzophenone derivatives from the root barks of Symphonia globulifera (Clusiaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (8-9), pp.964-974. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Xanthone from the Bark Extract of Rheedia acuminata and Antiplasmodial Activity of Its Major Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Guéritte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (10), pp.7106-7114. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules15107106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic monotetrahydrofuran acetogenins from Disepalum plagioneurum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thoison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (9), pp.1289-94. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np060168j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of French Spirit Barrels (Oak Wood) Metabolites by LDI-MSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Berrara-Adame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual DGMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS imaging combined with LC-MS/MS and molecular network: multimodal analysis to decipher the interaction between Cognac barrels and environmental fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Herrera-Durigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS and MALDI-FTICR imaging combined with LC-MS/MS and molecular network: multimodal analysis to decipher the interaction between Cognac barrels and environmental fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop et Réunion des Utilisateurs Francophones TOF-SIMS (IONTOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS imaging analysis of fungi present in Cognac cellars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Herrera-Durigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles du GDR-MSI Imagerie par Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-MSI, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical interaction and communication in insect holobionts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC ISCNP31 – ICOB11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Napoli (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS imaging analysis to determine Cognac barrels oak wood interaction with specific fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Herrera-Durigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kokesh-Himmelreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS XXIV 24th International Conference on Secondary Ion Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of oak wood metabolites for a comprehensive understanding of the ageing process in French typical spirits barrels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kokesch-Himmelreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for anti-phytopathogenic compounds by studying biotic interactions between Fusarium sp. and the endophytic fungi of the palm tree model Astrocaryum sciophilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cracovie (PL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of N-acyl-homoserine lactones involved in bacterial quorum sensing using LC-MS/MS or SFC-MS/MS after in-solution Paternò-Büchi derivatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées Françaises de Spectrométrie de Masse (JFSM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM), Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, evolution and role of microorganisms associated with termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques MediatEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cargèse (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical fluid chromatography coupled to high resolution mass spectrometry for dereplication and quantification of natural products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laboureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thi Phuong Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermond - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic microorganisms as source of novel biologically active compounds with therapeutic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of complex secondary metabolites produced by symbiotic microorganisms, Séminaire RMN de l’université Paris-Saclay, 3ème Rencontre scientifique RMN Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique RMN Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de réutilisation des données du projet ANGELSHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMS CNRS UMR8220. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical chemistry of specialized metabolites for interactions analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological analysis of plant and insect Holobionts as a model for interaction and biosynthesis of specialized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approaches to answer questions on the chemical ecology of holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical interactions and communications in plant and insect holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological analysis of plant holobionts as a model for interaction and biosynthesis of specialized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, evolution and role of microorganisms associated with termites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbioses, interactions and chemical communications in plant and insect holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical ecology of plant-microbe interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional chemodiversity in interspecific plant/microorganism/insect interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la réaction de Paternò-Büchi pour la caractérisation par LC-MS/MS et/ou SFC-MS/MS de molécules auto-inductrices du quorum sensing bactérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone sur les Sciences Séparative et les Couplages de l'AFSEP (SEP 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of auto-inducing molecules from bacterial quorum sensing using Paternò-Büchi reaction and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal Meeting of Mass Spectrometry 2023 (IMMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microorganisms by proteins and lipids MALDI-TOF fingerprints: case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levasseur Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67 TH ASMS Conference on Mass spetropmetry and allied topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta (GA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New antibacterial compound isolated from Psiloxylon mauritiuanum and its derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 17/394,572. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë, Wayana malaleja epit: une perspective holistique pour l’étude de Psidium acutangulum Mart. Ex DC. (Myrtaceae), un remède antipaludique des amérindiens wayana de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gadepam, pp.45-60, 2020, 9782952319959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë (Psidium acutangulum Mart ex. DC): understanding the use of an antimalarial traditional remedy from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80 (10), pp.797-797, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Eparvier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic analysis of macromycetes from French Guiana revueals chemodiversity in Xylariales order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Van-Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 242, pp.114709. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Analysis of Oak Wood Metabolites for a Comprehensive Understanding of the Aging Process in Typical French Spirit Barrels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin P. Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (9), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.5170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse chemical ecology to study the defense of the plant host Sextonia rubra and the chemical mediators of its endophyte Fusarium falciforme against phytopathogen Trametes versicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Trac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clavereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.114577. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the mechanisms of heartwood formation and wood resistance to fungal degradation in the tropical Lauraceae tree Sextonia rubra (Mez.) van der Werff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Senelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (13), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaf079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of defensive antimicrobial compounds from environmental Serratia marcescens SNB-CN88 strain associated with macro-holobiont (termite nest) using a molecular network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Dung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (S2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialized Metabolomic Annotation Combining MALDI Imaging and Molecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of N-acyl-homoserine lactones from bacterial quorum sensing using LC–MS/MS analyses after Paternò-Büchi derivatization in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanghui Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Kyrko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Hueber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 416 (25), pp.5431-5443. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-024-05355-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Enriched Solid-State Cultivation for the Overproduction of Azaphilone Red Pigments by Penicillium sclerotiorum SNB-CN111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.156. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9020156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative metabolomics of fungal foliar endophytes and their long-lived host Astrocaryum sciophilum: a model for exploring the chemodiversity of host-microbe interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lecoultre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Rutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1278745. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1278745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of antifungal volatile organic compounds in Sextonia rubra fruit by molecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Santerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (S2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Environmental Strains from Order to Genus Levels Using Lipid and Protein MALDI-ToF Fingerprintings and Chemotaxonomic Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.831. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10040831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiparasitic Ovalicin Derivatives from Pseudallescheria boydii, a Mutualistic Fungus of French Guiana Termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leman-Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Grayfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.1182. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27041182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Activity and Synergy Investigation of Hypericum scabrum Essential Oil with Antifungal Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (21), pp.6545. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26216545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pressure PhotoIonization versus Electrospray for the dereplication of highly conjugated natural products using molecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1630, pp.461533. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103617v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carneic Acids from an Endophytic Phomopsis sp. as Dengue Virus Polymerase Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Peyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.2330-2336. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b01169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation and quantification of N-acyl homoserine lactones implied in bacterial quorum sensing by supercritical-fluid chromatography coupled with high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (10), pp.2261-2276. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02265-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potent and Non-Cytotoxic Antibacterial Compounds Against Methicillin-Resistant Staphylococcus aureus Isolated from Psiloxylon mauritianum, A Medicinal Plant from Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Van Elslande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (16), pp.3565. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25163565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paecilosetin derivatives as potent antimicrobial agents from Isaria farinosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lechat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (10), pp.2915-2922. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alsinol, an arylamino alcohol derivative active against Plasmodium, Babesia, Trypanosoma, and Leishmania: past and new outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria H. Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Quiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119 (10), pp.3503-3515. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-020-06832-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Antimicrobial Compounds from Sandwithia guyanensis-Associated Endophyte Using Molecular Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-y Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants9010047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the optimization of botanical insecticides research: Aedes aegypti larvicidal natural products in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Falkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.105179. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.105179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirtellina lobelii DC. essential oil, its constituents, its combination with antimicrobial drugs and its mode of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.130-136. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2019.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, Diversity, and Structure-Activity Relationship Study of Lipoamino Acids from Pantoea sp. and Synthetic Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wolfender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (5), pp.1083. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20051083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Identification of Antibacterial Lipids from Amazonian Palm Tree Endophytes through the Molecular Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wolfender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.2006. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20082006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphiola fimbriata: the first species of Graphiolaceae (Exobasidiales, Basidiomycota) described only based on its yeast stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaghayegh Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amoozegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.359-368. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11557-018-1450-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antifungal potential of (Z)-ligustilide and the protective effect of eugenol demonstrated by a chemometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8729. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45222-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical diversity and antimicrobial activity of the essential oils of four Apiaceae species growing wild in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim N. Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2017.1372314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurally Diverse Diterpenoids from Sandwithia guyanensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Olivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (4), pp.901-912. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b01025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilicicolinic acids and ilicicolinal derivatives from the fungus Neonectria discophora SNB-CN63 isolated from the nest of the termite Nasutitermes corniger found in French Guiana show antimicrobial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to quantify intracellular glycation in dermal fibroblasts using liquid chromatography coupled to fluorescence detection – Application to the selection of deglycation compounds of dermatological interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kaatio Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1100-1101, pp.100-105. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Diversity and Original Structures of Acyl-Homoserine Lactones in Strain MOLA 401, a Marine Rhodobacteraceae Bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Doberva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1152. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyroscherin and tyroscherin analogs from Pseudallescheria boydii SNB-CN85 isolated from termite Termes cf. hispaniolae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.142-144. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudallicins A–D: Four Complex Ovalicin Derivatives from Pseudallescheria boydii SNB-CN85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (15), pp.3978-3981. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedes aegypti larvicidal sesquiterpene alkaloids from Maytenus oblongata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Falkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (2), pp.384-390. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Streptomyces species with distinct secondary metabolomes have identical 16S rRNA gene sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Antony-Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Parrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.11089. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-11363-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, purification and chemical characterization of a new angucyclinone compound produced by a new halotolerant Nocardiopsis sp. HR-4 strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia-Boukhalfa Yamina Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Selama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.126. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11274-017-2292-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity and Antimicrobial Activity of Salvia multicaulis Vahl Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (5), pp.591-595. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201500332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical diversity and antiviral potential in the pantropical Diospyros genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Peyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2016.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Falkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Issaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.337-340. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of santolinoidol, a bisabolene sesquiterpene from Achillea santolinoides subsp wilhelmsii (K. Koch) Greuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (17), pp.1892-1894. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Medicinal Use of Eleven Lamiaceae Species in Lebanon and Rationalization of Their Antimicrobial Potential by Examination of the Chemical Composition and Antimicrobial Activity of Their Essential Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (6), pp.2547169. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/2547169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic switching: from antidermatophytic essential oils to new leishmanicidal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Gonzalez-Aspajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110 (1), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0074-02760140332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial Ilicicolinic Acids C and D and Ilicicolinal from Neonectria discophora SNB-CN63 Isolated from a Termite Nest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (1), pp.159-162. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np500080m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivation of antibiosis in the entomogenous fungus Chrysoporthe sp. SNB-CN74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (9), pp.586-590. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ja.2015.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Antimicrobial Activity of the Essential Oil of Ruta chalepensis L. Growing Wild in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Arnold Apostolides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (12), pp.1990-1997. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201400109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Metabolites Isolated from the Amazonian Endophytic Fungus Diaporthe sp. SNB-GSS10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mandavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila S Espindola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (7), pp.1735-1739. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np501029s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.279-285. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new isopimarane diterpenoids from the endophytic fungus Xylaria sp. SNB-GTC2501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seindé Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (31), pp.4596-4598. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Search for Antifungals from Amazonian Trees: A Bio-Inspired Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Espindola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.605-608. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1501000417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and antinociceptive effect of aqueous extract from Rourea induta Planch. leaves in acute and chronic pain models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kalegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Luiz Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio José Macedo-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciane Bobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilis Dallarmi Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 153 (3), pp.801-809. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2014.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and antimicrobial activity of the essential oil of Juniperus excelsa M.Bieb. growing wild in Lebanon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madona Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Beyrouthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Iriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (5), pp.825-830. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201300354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial and cytotoxic secondary metabolites from tropical leaf endophytes: Isolation of antibacterial agent pyrrocidine C from Lewia infectoria SNB-GTC2402.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago M Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mandavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bendelac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.370-7. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal agents from Pseudallescheria boydii SNB-CN73 isolated from a Nasutitermes sp. termite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (5), pp.988-91. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np4001703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural aristolactams and aporphine alkaloids as inhibitors of CDK1/cyclin B and DYRK1A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Morleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Le Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.3018-27. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules18033018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from Spirotropis longifolia (DC) Baill and their antifungal activity against human pathogenic fungi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R R Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto P Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.166-72. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2011.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wood preservative potential of long-lasting Amazonian wood extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Espindola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.146-149. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larvicidal activity of isoflavonoids from Muellera frutescens extracts against Aedes aegypti.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nirma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), pp.1319-22. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1200701016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The termiticidal activity of Sextonia rubra (Mez) van der Werff (Lauraceae) extract and its active constituent rubrynolide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M S Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Amusant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (11), pp.1420-1423. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Antifungal Compounds from the Wood of Durable Tropical Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M. S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phellipe N. E. T. Theodoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. R. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (10), pp.1706-1707. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np1001412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial benzophenone derivatives from the root barks of Symphonia globulifera (Clusiaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (8-9), pp.964-974. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Xanthone from the Bark Extract of Rheedia acuminata and Antiplasmodial Activity of Its Major Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Guéritte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (10), pp.7106-7114. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules15107106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic monotetrahydrofuran acetogenins from Disepalum plagioneurum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Thoison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (9), pp.1289-94. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np060168j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of French Spirit Barrels (Oak Wood) Metabolites by LDI-MSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Berrara-Adame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual DGMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS imaging combined with LC-MS/MS and molecular network: multimodal analysis to decipher the interaction between Cognac barrels and environmental fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Herrera-Durigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS and MALDI-FTICR imaging combined with LC-MS/MS and molecular network: multimodal analysis to decipher the interaction between Cognac barrels and environmental fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop et Réunion des Utilisateurs Francophones TOF-SIMS (IONTOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS imaging analysis to determine Cognac barrels oak wood interaction with specific fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Herrera-Durigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kokesh-Himmelreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMS XXIV 24th International Conference on Secondary Ion Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical interaction and communication in insect holobionts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC ISCNP31 – ICOB11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Napoli (Virtual conference), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal analysis of oak wood metabolites for a comprehensive understanding of the ageing process in French typical spirits barrels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vanbellingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Demaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kokesch-Himmelreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOF-SIMS imaging analysis of fungi present in Cognac cellars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Herrera-Durigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Römpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles du GDR-MSI Imagerie par Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-MSI, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for anti-phytopathogenic compounds by studying biotic interactions between Fusarium sp. and the endophytic fungi of the palm tree model Astrocaryum sciophilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cracovie (PL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of N-acyl-homoserine lactones involved in bacterial quorum sensing using LC-MS/MS or SFC-MS/MS after in-solution Paternò-Büchi derivatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées Françaises de Spectrométrie de Masse (JFSM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM), Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, evolution and role of microorganisms associated with termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques MediatEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cargèse (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical fluid chromatography coupled to high resolution mass spectrometry for dereplication and quantification of natural products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laboureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Thi Phuong Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermond - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic microorganisms as source of novel biologically active compounds with therapeutic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of complex secondary metabolites produced by symbiotic microorganisms, Séminaire RMN de l’université Paris-Saclay, 3ème Rencontre scientifique RMN Université Paris-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique RMN Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de réutilisation des données du projet ANGELSHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAMS CNRS UMR8220. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological analysis of plant and insect Holobionts as a model for interaction and biosynthesis of specialized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical chemistry of specialized metabolites for interactions analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approaches to answer questions on the chemical ecology of holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical interactions and communications in plant and insect holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological analysis of plant holobionts as a model for interaction and biosynthesis of specialized metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, evolution and role of microorganisms associated with termites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbioses, interactions and chemical communications in plant and insect holobionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical ecology of plant-microbe interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional chemodiversity in interspecific plant/microorganism/insect interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la réaction de Paternò-Büchi pour la caractérisation par LC-MS/MS et/ou SFC-MS/MS de molécules auto-inductrices du quorum sensing bactérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone sur les Sciences Séparative et les Couplages de l'AFSEP (SEP 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of auto-inducing molecules from bacterial quorum sensing using Paternò-Büchi reaction and tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Gosset-Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Nay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informal Meeting of Mass Spectrometry 2023 (IMMS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of microorganisms by proteins and lipids MALDI-TOF fingerprints: case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levasseur Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teo Hebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67 TH ASMS Conference on Mass spetropmetry and allied topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta (GA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New antibacterial compound isolated from Psiloxylon mauritiuanum and its derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sorres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 17/394,572. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë, Wayana malaleja epit: une perspective holistique pour l’étude de Psidium acutangulum Mart. Ex DC. (Myrtaceae), un remède antipaludique des amérindiens wayana de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gadepam, pp.45-60, 2020, 9782952319959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamalaimë (Psidium acutangulum Mart ex. DC): understanding the use of an antimalarial traditional remedy from French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Houël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80 (10), pp.797-797, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van-Elslande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Senelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cournut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin P. Vanbellingen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Demaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ochs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas R&#246;mpp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5170" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dung" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kyrko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05355-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pellissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vilette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lecoultre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Rutz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1278745" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9020156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Santerre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796318v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Grayfer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041182" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fahed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216545" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915954v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163565" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Hebra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461533" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Peyrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Eydoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b01169" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012250v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02265-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quiliano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06832-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495558v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-y Mai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9010047" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Khoury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Nasr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lutz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amoozegar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1450-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20082006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45222-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sabri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.04.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b01025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349254v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2017.1372314" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.09.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556563v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01152" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.09.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01671" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia-Boukhalfa Yamina Hadj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Eveno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Karama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Selama" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-017-2292-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299147v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.03.059" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500332" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2016.04.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01431207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2547169" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2015.36" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Arnold Apostolides" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400109" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSLNL9BJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mandavid" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila S Espindola" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np501029s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Espindola" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1501000417" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GV5RQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760140332" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230555v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np500080m" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012007v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kalegari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Luiz Cerutti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Jos&#233; Macedo-J&#250;nior" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Bobinski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilis Dallarmi Miguel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.03.045" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ6JH8CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201300354" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856752v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Morleo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le Ven" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18033018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945536v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M Casella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bendelac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R4BKHZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np4001703" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787220v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Espindola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS57SZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678530v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R R Silva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto P Lopes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.10.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z27CVNMF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649278v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2167" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWH4Q82J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01095384v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phellipe N. E. T. Theodoro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. R. Silva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np1001412" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491751v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.03.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BXHRNVG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15107106" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271927v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thoison" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry S&#233;venet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np060168j" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TG962RGQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Berrara-Adame" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanbellingen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109262v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Herrera-Durigneux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999115v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631347v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762078v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687254v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Demaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kokesh-Himmelreich" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651739v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kokesch-Himmelreich" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762067v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409928v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410154v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laboureur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thi Phuong Thuy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410651v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410643v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221762v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409205v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409181v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409194v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409141v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409937v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409212v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409221v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409228v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429341v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429306v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439532v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levasseur Marceau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410187v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorres" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093386v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278506v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van-Elslande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cournut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin P. Vanbellingen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Demaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ochs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas R&#246;mpp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5170" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Senelis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dung" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kyrko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05355-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9020156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pellissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vilette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lecoultre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Rutz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1278745" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Santerre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796318v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Grayfer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041182" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fahed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216545" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Hebra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461533" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Peyrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Eydoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b01169" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02265-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915954v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163565" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quiliano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06832-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495558v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-y Mai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9010047" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Khoury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.01.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20082006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Nasr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lutz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amoozegar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1450-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173035v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45222-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2017.1372314" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b01025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sabri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.04.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.09.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556563v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01152" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613323v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.09.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01671" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530949v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia-Boukhalfa Yamina Hadj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Eveno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Karama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Selama" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-017-2292-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500332" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2016.04.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.03.059" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01431207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2547169" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230471v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760140332" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230555v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np500080m" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2015.36" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Arnold Apostolides" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400109" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSLNL9BJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mandavid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila S Espindola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np501029s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368300v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GV5RQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Espindola" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1501000417" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012007v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kalegari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Luiz Cerutti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Jos&#233; Macedo-J&#250;nior" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Bobinski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilis Dallarmi Miguel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.03.045" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ6JH8CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011995v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201300354" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945536v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M Casella" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bendelac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R4BKHZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np4001703" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856752v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Morleo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le Ven" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18033018" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678530v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R R Silva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto P Lopes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.10.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z27CVNMF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787220v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Espindola" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS57SZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649278v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2167" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWH4Q82J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01095384v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phellipe N. E. T. Theodoro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. R. Silva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np1001412" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491751v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.03.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BXHRNVG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15107106" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271927v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thoison" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry S&#233;venet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np060168j" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TG962RGQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Berrara-Adame" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanbellingen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109262v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Herrera-Durigneux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999115v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687254v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Demaye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kokesh-Himmelreich" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762078v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651739v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kokesch-Himmelreich" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631347v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762067v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409928v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410154v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laboureur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thi Phuong Thuy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410651v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410643v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221762v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409181v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409205v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409194v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409141v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409937v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409212v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409221v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409228v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429341v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429306v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439532v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levasseur Marceau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410187v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorres" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093386v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278506v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>