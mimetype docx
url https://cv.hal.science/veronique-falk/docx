--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -576,1529 +576,1529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of silica nanoparticles on the dustiness of industrial powders</w:t>
+                <w:t xml:space="preserve">Time-dependent behaviour of industrial granular materials under vibration: Modelling and phenomenology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Camila Jiménez Garavito</w:t>
+                <w:t xml:space="preserve">Andrea Suaza-Montalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Graciela Cares Pacheco</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Graciela Cares-Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Falk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2023.104105⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 271, pp.118571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.118571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615731v1</w:t>
+                <w:t xml:space="preserve">hal-04772061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Knowledge Base to Support the Management of the Design Process of Formulated Products</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A phenomenological law for complex granular materials from Mohr-Coulomb theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graciela Cares-Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Falk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr11020328⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), pp.103888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954509v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenomenological law for complex granular materials from Mohr-Coulomb theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Graciela Cares-Pacheco</w:t>
+                <w:t xml:space="preserve">An ontology for the design of emulsion-based cosmetic products: Development and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo C Narváez-Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103888⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.108213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772031v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent behaviour of industrial granular materials under vibration: Modelling and phenomenology.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Suaza-Montalvo</w:t>
+                <w:t xml:space="preserve">The effect of silica nanoparticles on the dustiness of industrial powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Camila Jiménez Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Graciela Cares Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Graciela Cares-Pacheco</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Witschger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.118571⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (9), pp.104105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2023.104105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772061v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology for the design of emulsion-based cosmetic products: Development and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Serna</w:t>
+                <w:t xml:space="preserve">Towards a Knowledge Base to Support the Management of the Design Process of Formulated Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Rivera-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Serna-Rodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Gabriel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Javier Andrés Arrieta-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo César Narváez-Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 173, pp.108213. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr11020328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071326v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Flow Properties of Gas‐Atomized Powder Alloys Used for Additive Manufacturing: Comparison between Traditional Methods and Vibrated Rheology</w:t>
+                <w:t xml:space="preserve">Silica Nanoparticles as Glidants for Industrial Processing: A Statistical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Macedo Fernandes Barros</w:t>
+                <w:t xml:space="preserve">Maria-C. Jiménez Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Duc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marie Nedelec</w:t>
+                <w:t xml:space="preserve">Maria-G. Cares Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppsc.202100151⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c02455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625816v1</w:t>
+                <w:t xml:space="preserve">hal-03842440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica Nanoparticles as Glidants for Industrial Processing: A Statistical Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triggers for chemical product design: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Rivera Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-C. Jiménez Garavito</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.2c02455⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (4), pp.e17563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.17563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03842440v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggers for chemical product design: A systematic literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Flow Properties of Gas‐Atomized Powder Alloys Used for Additive Manufacturing: Comparison between Traditional Methods and Vibrated Rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Macedo Fernandes Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Luis Rivera Gil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliana Serna</w:t>
+                <w:t xml:space="preserve">Emmanuel Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
+                <w:t xml:space="preserve">Jean‐marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68 (4), pp.e17563. </w:t>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2100151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.17563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.202100151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03538851v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Emulsion Design Based on Emulsion Science and Expert Knowledge. Part 2: An Application in the Cosmetics Sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Promising Working Fluids for Emergent Combined Cooling, Heating, and Power (CCHP) Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Narváez Rincón</w:t>
+                <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lasala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.1c00866⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (35), pp.11807-11824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c03362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03218909v1</w:t>
+                <w:t xml:space="preserve">hal-03410054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Promising Working Fluids for Emergent Combined Cooling, Heating, and Power (CCHP) Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of humidity and glidants on the flowability of pharmaceutical excipients. An experimental energetical approach during granular compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Privat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Falk</w:t>
+                <w:t xml:space="preserve">M.-G. Cares Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-C. Jiménez Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Silvente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c03362⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 604, pp.120747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410054v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of humidity and glidants on the flowability of pharmaceutical excipients. An experimental energetical approach during granular compaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ober</w:t>
+                <w:t xml:space="preserve">A Methodology for Emulsion Design Based on Emulsion Science and Expert Knowledge. Part 1: Conceptual Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gerardin</w:t>
+                <w:t xml:space="preserve">Paulo Narváez Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Silvente</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 604, pp.120747. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (7), pp.3210-3227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c04942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731392v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for Emulsion Design Based on Emulsion Science and Expert Knowledge. Part 1: Conceptual Approach</w:t>
+                <w:t xml:space="preserve">Methodology for Emulsion Design Based on Emulsion Science and Expert Knowledge. Part 2: An Application in the Cosmetics Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Narváez Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60 (7), pp.3210-3227. </w:t>
+              <w:t xml:space="preserve">, 2021, 60 (14), pp.5220-5235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c04942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.1c00866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147675v1</w:t>
+                <w:t xml:space="preserve">hal-03218909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of particle size and formulation on powder rheology</w:t>
               </w:r>
@@ -2475,359 +2475,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe3O4@ZIF-8: magnetically recoverable catalysts by loading Fe3O4 nanoparticles inside a zinc imidazolate framework</w:t>
+                <w:t xml:space="preserve">Combining product engineering and inherent safety to improve the powder impregnation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Schejn</w:t>
+                <w:t xml:space="preserve">Karine Groos-Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mazet</w:t>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Aranda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44, pp.10136-10140. </w:t>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5dt01191d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2015.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157894v1</w:t>
+                <w:t xml:space="preserve">hal-01264853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining product engineering and inherent safety to improve the powder impregnation process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fe3O4@ZIF-8: magnetically recoverable catalysts by loading Fe3O4 nanoparticles inside a zinc imidazolate framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Perrin</w:t>
+                <w:t xml:space="preserve">Aleksandra Schejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2015.08.001⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.10136-10140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt01191d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01264853v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling ZIF-8 nano- and microcrystal formation and reactivity through zinc salt variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Schejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3181,51 +3181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3473,90 +3473,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3, pp.e22-e27. </w:t>
+              <w:t xml:space="preserve">, 2008, 3 (1), pp.e22-e27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ece.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00300390v1</w:t>
+                <w:t xml:space="preserve">hal-00398054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Fluid Dynamics: A tool to the formulation of therapeutic aerosols</w:t>
               </w:r>
@@ -3640,985 +3640,985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in chemical engineering education: Process, product and sustainable chemical engineering challenges</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Computational Fluid Dynamics: A tool to the formulation of therapeutic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bardin-Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marchal-Heussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Tita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sadtler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ece.2007.12.002⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 230, pp.823-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1570-7946(08)80143-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398054v1</w:t>
+                <w:t xml:space="preserve">hal-02898329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Fluid Dynamics: A tool to the formulation of therapeutic aerosols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in chemical engineering education: Process, product and sustainable chemical engineering challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schaer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1570-7946(08)80143-5⟩</w:t>
+              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.e22-e27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ece.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898329v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flows in a rotating drum: the scaling law between velocity and thickness of the flow</w:t>
+                <w:t xml:space="preserve">Influence of Tg, viscosity and chemical structure of monomers on shrinkage stress in light-cured dimethacrylate-based dental resins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Félix</w:t>
+                <w:t xml:space="preserve">C. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. d'Ortona</w:t>
+                <w:t xml:space="preserve">Ph. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (11), pp.1447-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898291v1</w:t>
+                <w:t xml:space="preserve">hal-00275293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Tg, viscosity and chemical structure of monomers on shrinkage stress in light-cured dimethacrylate-based dental resins.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Charton</w:t>
+                <w:t xml:space="preserve">Dust and electrostatic hazards, could we improve the current standards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pla</w:t>
+                <w:t xml:space="preserve">O. Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Colon</w:t>
+                <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2007.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275293v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust and electrostatic hazards, could we improve the current standards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (3), pp.207-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlp.2007.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular flows in a rotating drum : the scaling law between velocity and thickness of the flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto d'Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (1), pp.25-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/e2007-00002-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust and electrostatic hazards, could we improve the current standards?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Laurent</w:t>
+                <w:t xml:space="preserve">Granular flows in a rotating drum: the scaling law between velocity and thickness of the flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Traore</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. d'Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2007.03.006⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (1), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/e2007-00002-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02898301v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust and electrostatic hazards, could we improve the current standards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20, pp.207-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4643,51 +4643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic hazards: how could be sure to measure the right parameters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piperaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,51 +4695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, pp.107-112</w:t>
@@ -4768,51 +4768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregation of dry granular material in rotating drum: experimental study of the flowing zone thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,51 +4897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polydisperse sedimentation and polydisperse packing model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto d'Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 128 (2-3), pp.229-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5466,73 +5466,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ièmes Journées Nationales des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Solar Fuels, Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154481v1</w:t>
+                <w:t xml:space="preserve">hal-05129061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoproduction of green hydrogen using doped Cu-BDC MOFs</w:t>
               </w:r>
@@ -5561,103 +5561,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9ièmes Journées Nationales des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Solar Fuels, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129061v1</w:t>
+                <w:t xml:space="preserve">hal-05154481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision making software for cosmetic product design based on an ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5665,51 +5665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Plantard-Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Jemtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33 rd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antonis Kokossis; Michael C. Georgiadis; Efstratios N. Pistikopoulos, Jun 2023, Athens, Greece. pp.1987-1992, </w:t>
@@ -5760,90 +5760,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of an ontology-based decision support system for the design of emulsion-based cosmetic products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Rivera-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Luis Rivera-Gil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alex Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.847-852, </w:t>
@@ -5881,64 +5881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of powders flowability improvement on their dustiness generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Camila Jiménez Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Graciela Cares Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5983,312 +5983,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an ontology-based decision support system for the design of emulsion based cosmetic products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Systemic Approach for Cosmetics Formulation Within Companies: Modeling the Design System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Rivera-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Annual Conference of the International Association for Management of Technology (IAMOT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cairo / Virtual, Egypt. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/060557-0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674074v1</w:t>
+                <w:t xml:space="preserve">hal-04686083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Systemic Approach for Cosmetics Formulation Within Companies: Modeling the Design System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an ontology-based decision support system for the design of emulsion based cosmetic products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Rivera-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier A. Arrieta-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Conference of the International Association for Management of Technology (IAMOT 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686083v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biocompatible 3-D printable Cellulose-based Material for Soil Science Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6382,64 +6382,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision making methodology for the design of emulsion-type chemical products during early design stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6490,64 +6490,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECISION MAKING PROCESS FOR THE DESIGN OF EMULSION PRODUCTS DURING EARLY DESIGN STAGES CONSIDERING APPEARANCE, RHEOLOGY AND STABILITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6909,51 +6909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic iron oxide/ZIF-8 nanostructures and their catalytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Schejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7304,51 +7304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Brichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7390,90 +7390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives sur la conception de produits chimiques selon des professionnels expérimentés et des étudiants en génie chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Rivera-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7505,286 +7505,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Holistic Framework for Cosmetic Formulation 4.0</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">3D Printing: Challenges and Opportunities for its Application in Soil Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Ezzahra Hamdani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
+                <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formulation 4.1</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Chicago, United States. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/essoar.10505205.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674077v1</w:t>
+                <w:t xml:space="preserve">hal-04229815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printing: Challenges and Opportunities for its Application in Soil Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Towards a Holistic Framework for Cosmetic Formulation 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Rivera Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ezzahra Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formulation 4.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual conference, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229815v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergie des propriétés catalytiques et absorbantes des ZIF-8 pour la conversion du CO2</w:t>
               </w:r>
@@ -7910,51 +7910,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent behaviour of industrial granular materials under vibration: modelling and phenomenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Suaza-Montalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Graciela Cares Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8002,51 +8002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological law for complex granular materials from Mohr-Coulomb theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Graciela Cares Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8107,51 +8107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto d'Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8432,51 +8432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Mohd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00926j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barrera-Ariza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Orjuela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Falk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.03.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Graciela Cares-Pacheco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Cordeiro-Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/powders3020017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2025018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Andr&#233;s Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020328" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graciela Cares-Pacheco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103888" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Suaza-Montalvo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118571" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03625816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Macedo Fernandes Barros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Nedelec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202100151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C. Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-G. Cares Pacheco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c02455" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera Gil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17563" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c00866" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03410054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c03362" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03731392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cares Pacheco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ober" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silvente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120747" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04942" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Enferad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2020.1738605" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cares-Pacheco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Falk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.05.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankai Jiang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.05.053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCSJ74HN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt01191d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groos-Gerardin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.08.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8WNXF8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42485E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schejn Aleksandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01505c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazer-Bachi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Harbuzaru" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.09.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Tita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Campos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.06.058" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT7SL8WZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirani-Khayati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin-Monnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchal-Heussler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.05.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSW2KBPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300390v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roizard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2007.12.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73QR49R4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80143-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marchal-Heussler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;lix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. d'Ortona" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00002-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Marchal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dufaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2007.03.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMG2SN41-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275307v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto d'Ortona" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piperaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U d'Ortona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00171-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKFWKR5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898272v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00189-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSN2BTK3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barois-Cazenave" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choplin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00013-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C82AE758FFBC3C5A13F30CC396F2C232E30D7869/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nicolas-Simonnot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tr&#233;guer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brajoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(97)00010-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E76C4DAB0DD9BFBC6E3AE4759B8FDAEC3F5F804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05154481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Plantard-Wahl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Jemtel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50316-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50142-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03731391v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/060557-0039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guettafi Fahima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992667v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J.F." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674077v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154546v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839265v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839191v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023054v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle F&#233;lix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03031629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Mohd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00926j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barrera-Ariza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Orjuela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Falk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.03.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Graciela Cares-Pacheco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Cordeiro-Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/powders3020017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2025018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Suaza-Montalvo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graciela Cares-Pacheco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118571" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103888" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Andr&#233;s Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020328" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C. Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-G. Cares Pacheco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c02455" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera Gil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03625816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Macedo Fernandes Barros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Nedelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202100151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03410054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c03362" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03731392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cares Pacheco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ober" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silvente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04942" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c00866" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Enferad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2020.1738605" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cares-Pacheco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Falk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.05.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankai Jiang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.05.053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCSJ74HN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groos-Gerardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8WNXF8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt01191d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42485E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schejn Aleksandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01505c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazer-Bachi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Harbuzaru" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.09.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Tita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Campos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.06.058" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT7SL8WZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirani-Khayati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin-Monnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchal-Heussler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.05.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSW2KBPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roizard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2007.12.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73QR49R4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80143-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marchal-Heussler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Marchal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dufaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2007.03.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMG2SN41-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967743v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;lix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto d'Ortona" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00002-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. d'Ortona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piperaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U d'Ortona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00171-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKFWKR5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898272v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00189-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSN2BTK3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barois-Cazenave" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choplin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00013-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C82AE758FFBC3C5A13F30CC396F2C232E30D7869/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nicolas-Simonnot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tr&#233;guer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brajoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(97)00010-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E76C4DAB0DD9BFBC6E3AE4759B8FDAEC3F5F804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129061v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05154481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Plantard-Wahl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Jemtel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50316-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50142-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03731391v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/060557-0039" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guettafi Fahima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992667v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J.F." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674077v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154546v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839265v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839191v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023054v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle F&#233;lix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03031629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>