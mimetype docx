--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -576,222 +576,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent behaviour of industrial granular materials under vibration: Modelling and phenomenology.</w:t>
+                <w:t xml:space="preserve">A phenomenological law for complex granular materials from Mohr-Coulomb theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Graciela Cares-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.118571⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), pp.103888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772061v1</w:t>
+                <w:t xml:space="preserve">hal-04772031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenomenological law for complex granular materials from Mohr-Coulomb theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Time-dependent behaviour of industrial granular materials under vibration: Modelling and phenomenology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Suaza-Montalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Graciela Cares-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (1), pp.103888. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 271, pp.118571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.118571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772031v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontology for the design of emulsion-based cosmetic products: Development and applications</w:t>
               </w:r>
@@ -3407,260 +3407,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in chemical engineering education: Process, product and sustainable chemical engineering challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Favre</w:t>
+                <w:t xml:space="preserve">Computational Fluid Dynamics: A tool to the formulation of therapeutic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bardin-Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Schaer</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marchal-Heussler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ece.2007.12.002⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.823-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1570-7946(08)80143-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398054v1</w:t>
+                <w:t xml:space="preserve">hal-00372405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Fluid Dynamics: A tool to the formulation of therapeutic aerosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Bardin-Monnier</w:t>
+                <w:t xml:space="preserve">Trends in chemical engineering education: Process, product and sustainable chemical engineering challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Marchal-Heussler</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (1), pp.e22-e27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ece.2007.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1570-7946(08)80143-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00372405v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Fluid Dynamics: A tool to the formulation of therapeutic aerosols</w:t>
               </w:r>
@@ -3725,51 +3725,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 230, pp.823-828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1570-7946(08)80143-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898329v1</w:t>
@@ -3780,307 +3780,290 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in chemical engineering education: Process, product and sustainable chemical engineering challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.e22-e27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ece.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Tg, viscosity and chemical structure of monomers on shrinkage stress in light-cured dimethacrylate-based dental resins.</w:t>
+                <w:t xml:space="preserve">Granular flows in a rotating drum: the scaling law between velocity and thickness of the flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Charton</w:t>
+                <w:t xml:space="preserve">G. Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Marchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Colon</w:t>
+                <w:t xml:space="preserve">U. d'Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (1), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/e2007-00002-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275293v1</w:t>
+                <w:t xml:space="preserve">hal-02898291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust and electrostatic hazards, could we improve the current standards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perrin</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4136,437 +4119,454 @@
                 <w:t xml:space="preserve">⟨10.1016/j.jlp.2007.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898301v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust and electrostatic hazards, could we improve the current standards?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Granular flows in a rotating drum : the scaling law between velocity and thickness of the flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Perrin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Traore</w:t>
+                <w:t xml:space="preserve">Umberto d'Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2007.03.006⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (1), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/e2007-00002-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967743v1</w:t>
+                <w:t xml:space="preserve">hal-00275307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flows in a rotating drum : the scaling law between velocity and thickness of the flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Félix</w:t>
+                <w:t xml:space="preserve">Dust and electrostatic hazards, could we improve the current standards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Umberto d'Ortona</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/e2007-00002-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2007.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275307v1</w:t>
+                <w:t xml:space="preserve">hal-02898301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flows in a rotating drum: the scaling law between velocity and thickness of the flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Félix</w:t>
+                <w:t xml:space="preserve">Influence of Tg, viscosity and chemical structure of monomers on shrinkage stress in light-cured dimethacrylate-based dental resins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. d'Ortona</w:t>
+                <w:t xml:space="preserve">P. Colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (11), pp.1447-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898291v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust and electrostatic hazards, could we improve the current standards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,51 +4768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregation of dry granular material in rotating drum: experimental study of the flowing zone thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,51 +4897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polydisperse sedimentation and polydisperse packing model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto d'Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 128 (2-3), pp.229-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5466,73 +5466,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9ièmes Journées Nationales des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Solar Fuels, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129061v1</w:t>
+                <w:t xml:space="preserve">hal-05154481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoproduction of green hydrogen using doped Cu-BDC MOFs</w:t>
               </w:r>
@@ -5561,73 +5561,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ièmes Journées Nationales des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Solar Fuels, Jul 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2025 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154481v1</w:t>
+                <w:t xml:space="preserve">hal-05129061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision making software for cosmetic product design based on an ontology</w:t>
               </w:r>
@@ -5983,282 +5983,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Systemic Approach for Cosmetics Formulation Within Companies: Modeling the Design System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an ontology-based decision support system for the design of emulsion based cosmetic products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Rivera-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier A. Arrieta-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Conference of the International Association for Management of Technology (IAMOT 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686083v1</w:t>
+                <w:t xml:space="preserve">hal-04674074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an ontology-based decision support system for the design of emulsion based cosmetic products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Systemic Approach for Cosmetics Formulation Within Companies: Modeling the Design System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Rivera-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Javier A. Arrieta-Escobar</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Annual Conference of the International Association for Management of Technology (IAMOT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cairo / Virtual, Egypt. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/060557-0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674074v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biocompatible 3-D printable Cellulose-based Material for Soil Science Research</w:t>
               </w:r>
@@ -6363,51 +6363,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision making methodology for the design of emulsion-type chemical products during early design stages</w:t>
+                <w:t xml:space="preserve">DECISION MAKING PROCESS FOR THE DESIGN OF EMULSION PRODUCTS DURING EARLY DESIGN STAGES CONSIDERING APPEARANCE, RHEOLOGY AND STABILITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
@@ -6425,97 +6425,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">SFGP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674079v1</w:t>
+                <w:t xml:space="preserve">hal-04674088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECISION MAKING PROCESS FOR THE DESIGN OF EMULSION PRODUCTS DURING EARLY DESIGN STAGES CONSIDERING APPEARANCE, RHEOLOGY AND STABILITY</w:t>
+                <w:t xml:space="preserve">Decision making methodology for the design of emulsion-type chemical products during early design stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
@@ -6533,289 +6533,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674088v1</w:t>
+                <w:t xml:space="preserve">hal-04674079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Design and Engineering: Quid Novi? Some tracks in the framework of the “Factory of Future”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of ZIF-8 crystals and application to carbon dioxide conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schejn Aleksandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Charpentier</w:t>
+                <w:t xml:space="preserve">Guettafi Fahima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520485v1</w:t>
+                <w:t xml:space="preserve">hal-01154242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of ZIF-8 crystals and application to carbon dioxide conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Schejn Aleksandra</w:t>
+                <w:t xml:space="preserve">Product Design and Engineering: Quid Novi? Some tracks in the framework of the “Factory of Future”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guettafi Fahima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Poudres, Poudres et Matériaux Frittés 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154242v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZIF-8 crystals as hosts for quantum dots</w:t>
               </w:r>
@@ -7505,286 +7505,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printing: Challenges and Opportunities for its Application in Soil Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Holistic Framework for Cosmetic Formulation 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Rivera Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Fatima Ezzahra Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formulation 4.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual conference, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229815v1</w:t>
+                <w:t xml:space="preserve">hal-04674077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Holistic Framework for Cosmetic Formulation 4.0</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Printing: Challenges and Opportunities for its Application in Soil Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paulo César Narváez Rincón</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formulation 4.1</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Chicago, United States. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/essoar.10505205.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674077v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergie des propriétés catalytiques et absorbantes des ZIF-8 pour la conversion du CO2</w:t>
               </w:r>
@@ -7910,51 +7910,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent behaviour of industrial granular materials under vibration: modelling and phenomenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Suaza-Montalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Graciela Cares Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8107,51 +8107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto d'Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8432,51 +8432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Mohd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00926j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barrera-Ariza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Orjuela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Falk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.03.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Graciela Cares-Pacheco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Cordeiro-Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/powders3020017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2025018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Suaza-Montalvo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graciela Cares-Pacheco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118571" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103888" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Andr&#233;s Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020328" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C. Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-G. Cares Pacheco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c02455" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera Gil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03625816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Macedo Fernandes Barros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Nedelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202100151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03410054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c03362" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03731392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cares Pacheco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ober" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silvente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04942" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c00866" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Enferad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2020.1738605" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cares-Pacheco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Falk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.05.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankai Jiang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.05.053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCSJ74HN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groos-Gerardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8WNXF8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt01191d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42485E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schejn Aleksandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01505c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazer-Bachi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Harbuzaru" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.09.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Tita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Campos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.06.058" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT7SL8WZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirani-Khayati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin-Monnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchal-Heussler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.05.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSW2KBPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roizard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2007.12.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73QR49R4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80143-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marchal-Heussler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Marchal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dufaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2007.03.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMG2SN41-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967743v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;lix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto d'Ortona" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00002-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. d'Ortona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piperaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U d'Ortona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00171-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKFWKR5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898272v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00189-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSN2BTK3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barois-Cazenave" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choplin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00013-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C82AE758FFBC3C5A13F30CC396F2C232E30D7869/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nicolas-Simonnot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tr&#233;guer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brajoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(97)00010-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E76C4DAB0DD9BFBC6E3AE4759B8FDAEC3F5F804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129061v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05154481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Plantard-Wahl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Jemtel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50316-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50142-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03731391v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/060557-0039" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674079v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guettafi Fahima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992667v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J.F." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674077v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154546v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839265v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839191v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023054v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle F&#233;lix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03031629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Mohd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00926j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barrera-Ariza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Orjuela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Falk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.03.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Graciela Cares-Pacheco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Cordeiro-Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/powders3020017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2025018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graciela Cares-Pacheco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103888" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Suaza-Montalvo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Andr&#233;s Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020328" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C. Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-G. Cares Pacheco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c02455" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera Gil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03625816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Macedo Fernandes Barros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Nedelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202100151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03410054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c03362" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03731392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cares Pacheco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ober" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silvente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04942" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c00866" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Enferad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2020.1738605" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cares-Pacheco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Falk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.05.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankai Jiang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.05.053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCSJ74HN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groos-Gerardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8WNXF8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt01191d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42485E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schejn Aleksandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01505c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazer-Bachi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Harbuzaru" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.09.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Tita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Campos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.06.058" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT7SL8WZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirani-Khayati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin-Monnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchal-Heussler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.05.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSW2KBPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80143-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roizard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2007.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73QR49R4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marchal-Heussler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;lix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. d'Ortona" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00002-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dufaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2007.03.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMG2SN41-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto d'Ortona" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Marchal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piperaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U d'Ortona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00171-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKFWKR5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898272v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00189-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSN2BTK3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barois-Cazenave" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choplin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00013-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C82AE758FFBC3C5A13F30CC396F2C232E30D7869/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nicolas-Simonnot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tr&#233;guer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brajoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(97)00010-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E76C4DAB0DD9BFBC6E3AE4759B8FDAEC3F5F804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05154481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Plantard-Wahl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Jemtel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50316-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50142-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03731391v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/060557-0039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674088v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154242v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guettafi Fahima" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992667v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J.F." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674077v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154546v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839265v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839191v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023054v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle F&#233;lix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03031629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>