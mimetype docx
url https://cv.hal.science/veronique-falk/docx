--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -4013,409 +4013,409 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust and electrostatic hazards, could we improve the current standards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Perrin</w:t>
+                <w:t xml:space="preserve">A. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Falk</w:t>
+                <w:t xml:space="preserve">O. Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (3), pp.207-217. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2007.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2007.03.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967743v1</w:t>
+                <w:t xml:space="preserve">hal-02898301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flows in a rotating drum : the scaling law between velocity and thickness of the flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Félix</w:t>
+                <w:t xml:space="preserve">Dust and electrostatic hazards, could we improve the current standards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Umberto d'Ortona</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dufaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/e2007-00002-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2007.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275307v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust and electrostatic hazards, could we improve the current standards?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Laurent</w:t>
+                <w:t xml:space="preserve">Granular flows in a rotating drum : the scaling law between velocity and thickness of the flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Traore</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto d'Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2007.03.006⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (1), pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/e2007-00002-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02898301v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Tg, viscosity and chemical structure of monomers on shrinkage stress in light-cured dimethacrylate-based dental resins.</w:t>
               </w:r>
@@ -4522,103 +4522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust and electrostatic hazards, could we improve the current standards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Perrin</w:t>
+                <w:t xml:space="preserve">A. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Falk</w:t>
+                <w:t xml:space="preserve">O. Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20, pp.207-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4897,51 +4897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polydisperse sedimentation and polydisperse packing model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto d'Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 128 (2-3), pp.229-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8107,51 +8107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto d'Ortona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8432,51 +8432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Mohd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00926j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barrera-Ariza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Orjuela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Falk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.03.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Graciela Cares-Pacheco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Cordeiro-Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/powders3020017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2025018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graciela Cares-Pacheco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103888" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Suaza-Montalvo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Andr&#233;s Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020328" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C. Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-G. Cares Pacheco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c02455" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera Gil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03625816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Macedo Fernandes Barros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Nedelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202100151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03410054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c03362" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03731392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cares Pacheco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ober" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silvente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04942" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c00866" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Enferad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2020.1738605" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cares-Pacheco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Falk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.05.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankai Jiang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.05.053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCSJ74HN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groos-Gerardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8WNXF8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt01191d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42485E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schejn Aleksandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01505c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazer-Bachi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Harbuzaru" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.09.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Tita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Campos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.06.058" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT7SL8WZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirani-Khayati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin-Monnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchal-Heussler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.05.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSW2KBPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80143-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roizard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2007.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73QR49R4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marchal-Heussler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;lix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. d'Ortona" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00002-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dufaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2007.03.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMG2SN41-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto d'Ortona" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Marchal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piperaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U d'Ortona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00171-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKFWKR5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898272v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00189-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSN2BTK3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barois-Cazenave" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choplin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00013-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C82AE758FFBC3C5A13F30CC396F2C232E30D7869/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nicolas-Simonnot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tr&#233;guer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brajoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(97)00010-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E76C4DAB0DD9BFBC6E3AE4759B8FDAEC3F5F804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05154481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Plantard-Wahl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Jemtel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50316-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50142-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03731391v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/060557-0039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674088v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154242v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guettafi Fahima" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992667v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J.F." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674077v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154546v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839265v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839191v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023054v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle F&#233;lix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03031629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Mohd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00926j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Barrera-Ariza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Orjuela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Falk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.03.005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Graciela Cares-Pacheco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Cordeiro-Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/powders3020017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2025018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graciela Cares-Pacheco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103888" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Suaza-Montalvo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118571" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna-Rodas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Andr&#233;s Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020328" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C. Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-G. Cares Pacheco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c02455" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera Gil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03625816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Macedo Fernandes Barros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Nedelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202100151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03410054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lasala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c03362" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03731392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cares Pacheco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ober" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silvente" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Narv&#225;ez Rinc&#243;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c04942" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c00866" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Enferad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2020.1738605" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Cares-Pacheco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Falk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.05.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiankai Jiang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Poncin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.05.053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCSJ74HN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01264853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groos-Gerardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8WNXF8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt01191d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42485E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schejn Aleksandra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01505c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275927v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazer-Bachi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Harbuzaru" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.09.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Tita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Campos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.06.058" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT7SL8WZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirani-Khayati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardin-Monnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchal-Heussler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.05.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSW2KBPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80143-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Favre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roizard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schaer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2007.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73QR49R4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin-Monnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marchal-Heussler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;lix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. d'Ortona" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00002-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898301v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dufaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2007.03.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMG2SN41-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto d'Ortona" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275293v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Marchal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piperaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898262v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U d'Ortona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00171-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKFWKR5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898272v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00189-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSN2BTK3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barois-Cazenave" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choplin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00013-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C82AE758FFBC3C5A13F30CC396F2C232E30D7869/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898251v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nicolas-Simonnot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tr&#233;guer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brajoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(97)00010-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E76C4DAB0DD9BFBC6E3AE4759B8FDAEC3F5F804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05154481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Plantard-Wahl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Jemtel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50316-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50142-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03731391v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674074v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/060557-0039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674088v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674079v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154242v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guettafi Fahima" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992667v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy J.F." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674077v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Hamdani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154546v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839265v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graciela Cares Pacheco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839191v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023054v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle F&#233;lix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03031629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>