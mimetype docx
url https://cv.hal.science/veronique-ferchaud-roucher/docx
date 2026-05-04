--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -446,563 +446,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital Heart Diseases and Neurodevelopmental Disorders: New Insights Through the DOHaD Hypothesis</w:t>
+                <w:t xml:space="preserve">Reduced Availability of Essential Amino Acids Disrupts Differentiation of Anorexigenic POMC Neurons in the Fetal Rat Hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadeau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Guerra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Roy</w:t>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC : Basic to Translational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacbts.2025.01.022⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (11), pp.14261-14285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-025-05201-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238793v1</w:t>
+                <w:t xml:space="preserve">hal-05283484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Availability of Essential Amino Acids Disrupts Differentiation of Anorexigenic POMC Neurons in the Fetal Rat Hypothalamus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Congenital Heart Diseases and Neurodevelopmental Disorders: New Insights Through the DOHaD Hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Vancamp</w:t>
+                <w:t xml:space="preserve">Olivier Cadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
+                <w:t xml:space="preserve">Amanda Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Parnet</w:t>
+                <w:t xml:space="preserve">Arnaud Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (11), pp.14261-14285. </w:t>
+              <w:t xml:space="preserve">JACC : Basic to Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.101251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12035-025-05201-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacbts.2025.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283484v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleic acid stimulation of amino acid uptake in primary human trophoblast cells is mediated by phosphatidic acid and mTOR signaling</w:t>
+                <w:t xml:space="preserve">Synthesis of phospholipids in human placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Silva</w:t>
+                <w:t xml:space="preserve">Theresa Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ferchaud‐roucher</w:t>
+                <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Kramer</w:t>
+                <w:t xml:space="preserve">Lana Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lana Madi</w:t>
+                <w:t xml:space="preserve">Charis Uhlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyadarshini Pantham</w:t>
+                <w:t xml:space="preserve">Karin Zemski-Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB BioAdvances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Placenta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fba.2023-00113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2024.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530570v1</w:t>
+                <w:t xml:space="preserve">hal-04661240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of phospholipids in human placenta</w:t>
+                <w:t xml:space="preserve">Oleic acid stimulation of amino acid uptake in primary human trophoblast cells is mediated by phosphatidic acid and mTOR signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theresa Powell</w:t>
+                <w:t xml:space="preserve">Elena Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Véronique Ferchaud‐roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Zemski-Berry</w:t>
+                <w:t xml:space="preserve">Priyadarshini Pantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 147, pp.12-20. </w:t>
+              <w:t xml:space="preserve">FASEB BioAdvances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.placenta.2024.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fba.2023-00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661240v1</w:t>
+                <w:t xml:space="preserve">hal-04530570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of lipoproteins and associated lipidome in very preterm infants: a pilot study</w:t>
               </w:r>
@@ -1135,64 +1135,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetal sex differences in placental LCPUFA ether and plasmalogen phosphatidylethanolamine and phosphatidylcholine contents in pregnancies complicated by obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa L Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Uhlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Zemski Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Aguesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Souque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1416,51 +1416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa L. Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Barner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2320,77 +2320,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potential role for lysophosphatidylcholine in the delivery of long chain polyunsaturated fatty acids to the fetal circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarshini Pantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan T Weintraub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2861,51 +2861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Honorio de Melo Martimiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Sa Braga Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3086,51 +3086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Lipidome Analysis by Liquid Chromatography-High Resolution Mass Spectrometry and Ion Mobility of Hypertriglyceridemic Patients on Extended-Release Nicotinic Acid: a Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3318,324 +3318,336 @@
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1044, pp.24-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2016.12.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma ceramide, a real-time predictive marker of pulmonary and hepatic metastases response to stereotactic body radiation therapy combined with irinotecan.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct and maternal n-3 long-chain polyunsaturated fatty acid supplementation improved triglyceridemia and glycemia through the regulation of hepatic and muscle sphingolipid synthesis in offspring hamsters fed a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Kasbi-Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ferchaud‐roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Krempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2016.03.014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (2), pp.589 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-015-0879-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01333878v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and maternal n-3 long-chain polyunsaturated fatty acid supplementation improved triglyceridemia and glycemia through the regulation of hepatic and muscle sphingolipid synthesis in offspring hamsters fed a high-fat diet</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasma ceramide, a real-time predictive marker of pulmonary and hepatic metastases response to stereotactic body radiation therapy combined with irinotecan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Gaugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-015-0879-0⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (2), pp.229-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2016.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631523v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01333878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplexed peptide analysis for kinetic measurements of major human apolipoproteins by LC/MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3644,1170 +3656,1170 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanta Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chetiveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (3), pp.509-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1194/jlr.D064618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and fetal tryptophan metabolism in gestating rats: effects of intrauterine growth restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsue Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud‐roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (1), pp.281 - 290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-015-2072-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher concentrations of branched-chain amino acids in breast milk of obese mothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (11-12), pp.1295-1298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nut.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal protein restriction affects milk free amino acid and fatty acid profile in lactating rats: potential role on pup growth and metabolic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Martin-Agnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Desnots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (7), pp.784-795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2015.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal supplementation with n-3 long chain polyunsaturated fatty acids during perinatal period alleviates the metabolic syndrome disturbances in adult hamster pups fed a high-fat diet after weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Kasbi-Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (7), pp.726-733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous detection of stable isotope-labeled and unlabeled L-tryptophan and of its main metabolites, L-kynurenine, serotonin and quinolinic acid, by gas chromatography/negative ion chemical ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsue Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud‐roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Aguesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (2), pp.128-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jms.3313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of UPLC-ESI-MS/MS to quantitate free amino acid concentrations in micro-samples of mammalian milk.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Desnots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Martin Agnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpringerPlus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2193-1801-2-622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltammetry coupled to mass spectrometry in the presence of isotope 18O labeled water for the prediction of oxidative transformation pathways of activated aromatic ethers: Acebutolol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 762, pp.39-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acebutolol and alprenolol metabolism predictions: comparative study of electrochemical and cytochrome P450-catalyzed reactions using liquid chromatography coupled to high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimaâ El-Bekkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4816,3306 +4828,3306 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 405 (18), pp.6077-6085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-013-7050-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ NMR spectroelectrochemistry for the structure elucidation of unstable intermediate metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Jaunet-Lahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 405 (17), pp.5817-5824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-013-6977-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplant tolerance is associated with reduced expression of cystathionine-γ-lyase that controls IL-12 production by dendritic cells and TH-1 immune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillefroy de Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojislav Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 119 (11), pp.2633-2643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2011-04-350546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical oxidation behavior of Acebutolol and identification of intermediate species by liquid chromatography and mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69, pp.351-357. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord Blood Glutathione Depletion in Preterm Infants: Correlation with Maternal Cysteine Depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kuester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plouzennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0027626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral citrulline does not affect whole body protein metabolism in healthy human volunteers: results of a prospective, randomized, double-blind, cross-over study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (6), pp.807 - 811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetogenic fibers reduce fasting glucose turnover but not peripheral insulin resistance in metabolic syndrome patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morine Paintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Enslen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (6), pp.801-807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2010.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the type of indigestible carbohydrate on plasma and urine short-chain fatty acid profiles in healthy human volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Henckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (7), pp.678-684. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ejcn.2010.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and in vitro antifungal evaluation of 2-(2,4-difluorophenyl)-1-[(1 H -indol-3-ylmethyl)methylamino]-3-(1 H -1,2,4-triazol-1-yl)propan-2-ols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (2), pp.261-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/14756366.2010.503607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the type of indigestible carbohydrate on plasma and urine short chain fatty acid profiles in healthy human volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbet Henckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ejcn.2010.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of C-13 isotopic enrichment of glutathione and glycine by gas chromatography/combustion/isotope ratio mass spectrometry after formation of the N- or N,S-ethoxycarbonyl methyl ester derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Téa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Robins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (20), pp.3245-3252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.3197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of C-13 isotopic enrichment of glutathione and glycine by gas chromatography/combustion/isotope ratio mass spectrometry after formation of the N- or N,S-ethoxycarbonyl methyl ester derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. Robins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21, pp.3245-3252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D and 18 O enrichment measurements in biological fluids in a continuous‐flow elemental analyser with an isotope‐ratio mass spectrometer using two configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (9), pp.1212-1218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jms.1093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption of resistant starch decreases lipogenesis in adipose tissues but not in muscular tissues of growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinez-Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anguita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99, pp.237-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2005.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid‐phase microextraction method for carbon isotopic analysis of volatile carboxylic acids in human plasma by gas chromatography/combustion/isotope ratio mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (23), pp.3573-3578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.2769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the natural abundance δ 15 N of nicotine and related alkaloids by gas chromatography/isotope ratio mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Robins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (14), pp.2039-2044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonic fermentation from lactulose inhibits lipolysis in overweight subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zaïr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 289 (4), pp.E716-E720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpendo.00430.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastric Emptying Rate Is Inversely Related to Body Weight in Dog Breeds of Different Sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarno Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bailhache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 134 (8), pp.2039S-2041S. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jn/134.8.2039S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin effects on acetate metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 285 (3), pp.E561-E565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpendo.00042.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactulose inhibits lipolysis in obese subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22, pp.S14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0261-5614(03)80050-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The differential apoA-I enrichment of preβ1 and αHDL is detectable by gel filtration separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Chétiveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Nazih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zaïr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (11), pp.1986-1993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1194/jlr.D200024-JLR200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic hydrolysis of conjugated steroid metabolites: search for optimum conditions using response surface methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 125 (12), pp.2255-2259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b003421p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of exogenous testosterone in livestock by gas chromatography/combustion/ isotope ratio mass spectrometry: influence of feeding and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14, pp.652-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the exogenous character of testosterone in bovine urine by gas chromatography-combustion-isotope ratio mass spectrometry†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 123 (12), pp.2617-2620. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A805215H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas chromatographic–mass spectrometric identification of main metabolites of stanozolol in cattle after oral and subcutaneous administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Montrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 695 (2), pp.269-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0378-4347(97)00124-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8125,1044 +8137,1044 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des perturbations du métabolisme lipidique placentaire chez le nouveau-né portant une malformation cardiaque congénitale critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique FHU PRECICARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered kynurenine metabolism in the placenta and umbilical cord in children with critical congenital heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Romefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Benbrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique FHU PRECICARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetal sex differences in placental mitochondrial function and lipid delivery to fetuses born with congenital heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Romefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Benbrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique FHU PRECICARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des expositions anténatales et des interactions placenta – cœur – cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3eme Journée Nantaise de Cardiopédiatrie Congénitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement en DHA des lipides de la rate obèse gestante, du placenta et du cerveau du fœtus par la supplémentation maternelle en graines de chia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elevated phosphatidylglycerol in cord blood of infants born with congenital heart disease is associated with altered lipid profile in placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Strasbourg (FR), France</w:t>
+              <w:t xml:space="preserve">Placenta and other organ communication. International Federation of placenta Associations (IFPA).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832533v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated phosphatidylglycerol in cord blood of infants born with congenital heart disease is associated with altered lipid profile in placenta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrichissement en DHA des lipides de la rate obèse gestante, du placenta et du cerveau du fœtus par la supplémentation maternelle en graines de chia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Dalix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Ouguerram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Placenta and other organ communication. International Federation of placenta Associations (IFPA).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Strasbourg (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283728v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications du métabolisme de la choline dans le placenta humain en réponse à l'obésité maternelle : Spécificités liées au sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Nienkemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Devarenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10eme rencontre du Groupe de la Francophonie Placentaire (GfP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Quebec Trois-Rivières, Sep 2024, Trois-Rivières - Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of increased placental capacity to deliver of amino acids and fatty acids in obese women with gestational diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisol Castillo-Castrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th annual meeting -Society of Reproduction Investigations (SRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Denver (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific adaptations of the human placenta to maternal obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Hita Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th meeting of European Placenta Group (EPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Jouy en josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-Differential Effect Of Maternal Obesity On Placental Nutrient Sensing Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Devarenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9181,375 +9193,375 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th meeting of European Placenta Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal metabolic and nutritional status affects placental lipid metabolism and transfer to the fetus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS-NORD program-Meeting at university of Guanajuato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Léon, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased incorporation of free fatty acids and de novo synthesis in primary human trophoblast cells isolated from obese gestational diabetic women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castillo-Castrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tl. Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Reproduction Investigations (SRI)., Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and fetal plasma lipid concentrations across gestation in the growth restricted baboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pw. Nathanielsz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Western Society for Pediatric Research Annual Meeting. Jan 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Carmel, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered placental beta-oxidation capacity in female infants in pregnancies complicated by maternal obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9581,472 +9593,472 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa L. Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the International-Federation-of-Placenta-Associations (IFPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2019.06.163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of obesity on placental lipid transfer and metabolism: Role of fetal sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Diseases in Mother - Consequences in Fetus/Placenta and Offspring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). GBR., Sep 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que deviennent les échantillons d’origine humaine une fois dans le laboratoire PhAN ? L’exemple du placenta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arthuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Médico-Scientifique IMAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Maladies de l’Appareil Digestif (IMAD). FRA., Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysophosphatidylcholine; a critical form of fatty acids in fetal circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tl. Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th annual meeting Mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Reproduction Investigations (SRI)., Mar 2018, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased placental storage of long chain polyunsaturated fatty acids in human intrauterine growth restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tl. Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Academic Societies (PAS) annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of lipid transport and metabolism in primary human trophoblast cells using stable isotope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10075,87 +10087,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perinatal Neonatal Research Center Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Anschutz medical School, University of Colorado, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma lipidome characterization using UHPLC-HRMS and ion mobility of hypertriglyceridemic patients on nicotinic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud‐roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10173,144 +10185,144 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83. Congress of the European-Atherosclerosis-Society (EAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Atherosclerosis Society. SWE., Mar 2015, Glasgow, United Kingdom. pp.2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.04.429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il des biomarqueurs lipidiques prédictifs du diabète de type 2 ? Application sur la cohorte Isphan Cohort Study (ICS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Trenteseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Nobecourt-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10325,73 +10337,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Diabétologie (SFD), mars 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des marqueurs protéiques et de leurs flux physiologiques par LC-MS/MS : cas de l’apolipoprotéine (a).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10413,478 +10425,478 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nobecourt Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des AGPI w3 en position sn1 des phosphatidylcholines chez des sujets hypertriglycéridémiques après supplémentation en AGPI w3 : activation de la LCAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Céramide et la sphingomyélinase acide secrétés, marqueurs de la réponse à la radiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaugler Marie-Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois Nolwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemarié E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, May 2012, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of cystathionine-γ-lyase controls interleukin-12 production by dendritic cells, delayed-type hypersensitivity and transplant rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillefroy de Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojislav Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Workshop on Immune-Mediated Inflammatory Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Netherlands. pp.P62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00758216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la concentration plasmatique des sphingolipides après traitement hypotriglycéridémiant chez l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10899,806 +10911,806 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de Corsaire pour Biogenouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BiogenOuest, Nov 2012, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical degradation of Acebutolol: O-dealkylation of aromatic ether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElCheMS Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule électrochimique couplée à la spectrométrie de masse en tant qu’outil de prédiction des voies métaboliques oxydatives d’une entité chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boujtita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’électrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting glucose turnover but not peripheral insulin resistance is reduced after acetogenic and indigestible carbohydrate ingestion in metabolic syndrome patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Zair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morine Paintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enslen Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th Vahouny Fiber Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bethesda, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and physiologic impact of starch fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Methodological development for 13C-acetate plasma analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final EUROSTARCH symposium, “Health aspects related to the digestion and fermentation of starch; results of the Eurostarch project in broader perspective”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Medical Center Groningen, Apr 2006, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304129v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological development for 13C-acetate plasma analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Metabolic and physiologic impact of starch fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Krempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final EUROSTARCH symposium, “Health aspects related to the digestion and fermentation of starch; results of the Eurostarch project in broader perspective”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Medical Center Groningen, Apr 2006, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304105v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactulose inhibits lipolysis in obese subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Piloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th ESPEN Congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatographie gazeuse couplée à la spectrométrie de masse de rapport isotopique : Données relatives au contrôle des hormones naturelles en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11708,341 +11720,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of mitochondrial function and biogenesis in placenta impact lipid delivery to the fetus with congenital heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Romefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Benbrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Meeting of the Association for European Paediatric and Congenital Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chia seeds fed to obese pregnant rat increase DHA availability in maternal liver, placenta and brain of offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Dalix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ouguerram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IUNS-ICN 2025, International Congres of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’obésité maternelle sur les modifications de la voie mTOR placentaire selon le sexe fœtal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Devarenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12061,113 +12073,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Pari(s) Santé Femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placental Phospholipid Synthesis is Increased in Gestational Diabetic Obese Mothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa L Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Uhlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Zemski Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12186,579 +12198,579 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th annual meeting, Society of Reproduction Investigations (SRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Denver (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Fetal Sex in Placental Plasmalogen Phosphatidylethanolamine and Phosphatidylcholine in Response to Maternal Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa L Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charis Uhlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th annual meeting - Society of Reproduction Investigations (SRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, DENVER, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal obesity upregulates fetal heart Pparg expression with consequences for later life cardiac metabolic and contractile function in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen R Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick J Rosario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th annual meeting, Society of Reproduction Investigations (SRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered placental beta-oxidation capacity in female infants in pregnancies complicated by maternal obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bärner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tl. Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Placenta (IFPA) Sept 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and fetal plasma lipid concentrations across gestation in the growth restricted baboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pw. Nathanielsz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th annual meeting, Society for Reproductive Investigation (SRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbilical lysophosphatidylcholine-DHA is reduced in male neonates in pregnancies complicated by maternal obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haugen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12773,238 +12785,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th annual meeting, Society for Reproductive Investigation (SRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivery of Fatty acids from the placenta to the fetus in human pregnancies as determined by 4-vessel sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tm Michelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Haugen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gn Haugen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Henriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th annual meeting, Society for Reproductive Investigation (SRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of placental peroxisomes proliferator-activated receptor gamma restores amino acid transport activity in primary human trophoblast cells isolated from IUGR placentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fj. Rosario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa L Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13019,729 +13031,729 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th annual meeting, Society of Reproduction Investigations (SRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiponectin and insulin interact to promote free fatty acid uptake and metabolism in primary human trophoblast cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tl. Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th annual meeting, Society for Reproductive Investigation (SRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of lipid transport and metabolism in primary human trophoblast (PHT) cells using 13C-fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tl Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th annual meeting, Society for Reproductive Investigation (SRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmitoleic acid is synthesized de novo in primary human trophoblast cells and synthesis is decreased with maternal obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tl Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Placenta (IFPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Manchester, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid and lipid profiles in primary human trophoblast over 90 hours in culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher concentrations of Branched-Chain Amino Acids (BCAA) in breast milk of obese mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Placenta (IFPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Portland, Oregon, United States. 2016</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743023v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher concentrations of Branched-Chain Amino Acids (BCAA) in breast milk of obese mothers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatty acid and lipid profiles in primary human trophoblast over 90 hours in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Jansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tl Powell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">International Federation of Placenta (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Portland, Oregon, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743026v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher concentrations of branched-chain amino acids in breast milk of obese mothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd congrès SF-DOHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma lipidome characterization using UPLC-ESI-HRMS and ion mobility of hypertriglyceridemic patients on nicotinic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13783,212 +13795,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83rd European Atherosclerosis Society (EAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Glasgow, United Kingdom. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des chirurgies bariatriques sur le métabolisme du cholestérol chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acides gras polyinsaturés oméga 3 augmentent l’activité de la lécithine cholestérol acyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14016,51 +14028,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14070,105 +14082,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme lipidique placentaire et transmission materno-foetale du risque cardiovasculaire : étude par les isotopes stables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Nantes Université, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05524333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId434"/>
+      <w:footerReference w:type="default" r:id="rId435"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14236,51 +14248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78B5B1C5"/>
+    <w:nsid w:val="7527D78D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14467,51 +14479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-ferchaud-roucher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6809-1488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Misbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.12.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demonceaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guerra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacbts.2025.01.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-025-05201-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud&#8208;roucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kramer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Madi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Pantham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fba.2023-00113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Powell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Uhlson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Zemski-Berry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.01.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice K&#252;ster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02159-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L Powell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Zemski Berry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S Chassen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-023-00548-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02589-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L. Powell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Barner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Armstrong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2020.158861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chassen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud&#8208;roucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cun Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jansson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279398" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hannigsberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Nhat Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.03.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa459" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201802444R" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Le&#243;n-Aguilar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyang Huang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0291-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay J Wheeler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary L Watson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubna Qamar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi M Yamamoto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon T Sawyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.07.049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T Weintraub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2018.12.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Skuby Chassen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhulika B Gupta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20171340" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Miray Fitahia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raheriniaina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9933-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0761-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Honorio de Melo Martimiano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sa Braga Oliveira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13874" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Rudolph" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2017.06.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-017-6737-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanta Fall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thedrez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.12.040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01333878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ripoche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gaugler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2016.03.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-0879-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chetiveaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D064618" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsue Sano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2072-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637804v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3313" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2120FC650A8804BA48573028017C7499912C4BD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bussy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.12.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4KGS1S0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792118v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima&#226; El-Bekkali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7050-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4JJ5S7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Jaunet-Lahary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6977-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRG5NCSM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792106v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillefroy de Silly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Coulon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Jovanovic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-04-350546" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792109v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2BRMPL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuester" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Borgne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plouzennec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027626" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645486v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vavasseur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lemerle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2011.06.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW75LBZR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pouteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Paintin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Enslen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2010.05.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSF31WN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792096v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Verbeke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Preston" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Small" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Henckaerts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2010.92" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792103v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.503607" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Verbeke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Preston" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Small" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Henckaerts" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663702v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa T&#233;a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Robins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3197" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZNSGKCB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320972v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tea" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuster" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darmaun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Robins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792093v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ripoche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krempf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ritz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1093" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFC0922N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657057v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Puig" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anguita" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.07.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R25JL0Z1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792094v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2769" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FX76K422-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robins" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q368CFJ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792087v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piloquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Za&#239;r" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00430.2004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792086v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Bourreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bailhache" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Weber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.8.2039S" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772060v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duengler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zair" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00042.2003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772067v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0261-5614(03)80050-x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPDGSWQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772042v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Za&#239;r" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D200024-JLR200" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549226v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b003421p" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549238v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550658v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A805215H" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JW73VT4J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550488v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Montrade" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4347(97)00124-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNCX70L7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283740v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283767v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soulard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Romefort" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benbrik" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283757v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283782v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832533v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Dalix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283728v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832549v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nienkemper" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Devarenne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291086v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Castillo-Castrejon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Erickson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287320v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle dos Santos" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berveiller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247783v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287270v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737115v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillo-Castrejon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jansson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl. Powell" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737116v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chassen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pw. Nathanielsz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737144v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2019.06.163" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737158v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790264v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arthuis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737114v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737161v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gupta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743032v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743100v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.429" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBVRGF5J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743304v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trenteseaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nobecourt-Dupuy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743033v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobecourt Dupuy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285193v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouguerram" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303994v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaugler Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Nolwen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemari&#233; E" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758216v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303977v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304075v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sylvestre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boujtita" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304044v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enslen Marc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304129v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dumon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304105v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304020v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304138v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05243628v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245165v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ouguerram" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247833v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304646v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287332v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304651v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R Vaughan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cox" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J Rosario" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737112v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#228;rner" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737159v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737113v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haugen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737149v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Michelsen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haugen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gn Haugen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Henriksen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737146v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj. Rosario" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737147v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737150v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jansson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Powell" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737148v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743023v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rudolph" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743026v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743837v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743025v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743024v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moreau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Borel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ayer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304654v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05524333v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-ferchaud-roucher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6809-1488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Misbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.12.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demonceaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-025-05201-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacbts.2025.01.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Powell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Madi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Uhlson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Zemski-Berry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.01.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud&#8208;roucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kramer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Pantham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fba.2023-00113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice K&#252;ster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02159-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L Powell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Zemski Berry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S Chassen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-023-00548-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02589-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L. Powell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Barner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Armstrong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2020.158861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chassen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud&#8208;roucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cun Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jansson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279398" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hannigsberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Nhat Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.03.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa459" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201802444R" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Le&#243;n-Aguilar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyang Huang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0291-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay J Wheeler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary L Watson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubna Qamar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi M Yamamoto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon T Sawyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.07.049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T Weintraub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2018.12.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Skuby Chassen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhulika B Gupta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20171340" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Miray Fitahia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raheriniaina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9933-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0761-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Honorio de Melo Martimiano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sa Braga Oliveira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13874" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Rudolph" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2017.06.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-017-6737-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanta Fall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thedrez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.12.040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VPLSP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631523v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-0879-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01333878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ripoche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gaugler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2016.03.014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chetiveaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D064618" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsue Sano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2072-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3313" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2120FC650A8804BA48573028017C7499912C4BD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792112v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bussy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.12.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4KGS1S0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima&#226; El-Bekkali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7050-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4JJ5S7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Jaunet-Lahary" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6977-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRG5NCSM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792106v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillefroy de Silly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Coulon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Jovanovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-04-350546" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2BRMPL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143152v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuester" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Borgne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plouzennec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027626" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vavasseur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lemerle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2011.06.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW75LBZR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pouteau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Paintin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Enslen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2010.05.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSF31WN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Verbeke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Preston" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Small" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Henckaerts" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2010.92" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.503607" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540036v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Verbeke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Preston" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Small" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Henckaerts" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663702v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa T&#233;a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Robins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3197" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZNSGKCB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320972v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuster" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darmaun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Robins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792093v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ripoche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krempf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ritz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1093" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFC0922N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657057v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Puig" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anguita" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.07.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R25JL0Z1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2769" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FX76K422-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792088v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robins" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q368CFJ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792087v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piloquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Za&#239;r" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00430.2004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792086v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Bourreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bailhache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Weber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.8.2039S" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772060v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duengler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zair" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00042.2003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772067v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0261-5614(03)80050-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPDGSWQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Za&#239;r" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D200024-JLR200" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549226v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b003421p" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550658v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A805215H" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JW73VT4J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550488v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Montrade" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4347(97)00124-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNCX70L7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283740v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283767v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soulard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Romefort" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benbrik" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283757v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283782v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283728v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Dalix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832549v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nienkemper" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Devarenne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291086v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Castillo-Castrejon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Erickson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287320v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle dos Santos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berveiller" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247783v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287270v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737115v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillo-Castrejon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jansson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl. Powell" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737116v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chassen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pw. Nathanielsz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737144v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2019.06.163" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737158v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790264v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arthuis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737114v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737161v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gupta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743032v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743100v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.429" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBVRGF5J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743304v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trenteseaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nobecourt-Dupuy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743033v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobecourt Dupuy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285193v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouguerram" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303994v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaugler Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Nolwen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemari&#233; E" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303977v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304075v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sylvestre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304093v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boujtita" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304044v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enslen Marc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304105v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304129v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dumon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304020v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304138v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05243628v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245165v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ouguerram" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247833v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304646v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287332v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304651v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R Vaughan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cox" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J Rosario" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737112v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#228;rner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737159v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737113v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haugen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737149v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Michelsen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haugen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gn Haugen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Henriksen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737146v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj. Rosario" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737147v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737150v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jansson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Powell" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737148v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743026v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743023v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rudolph" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743837v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743025v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743024v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moreau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Borel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ayer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304654v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05524333v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>