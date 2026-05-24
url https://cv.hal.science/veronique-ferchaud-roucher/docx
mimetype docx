--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2829,321 +2829,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal protein-restriction during gestation and lactation in the rat results in increased brain levels of kynurenine and kynurenic acid in their adult offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty acid and lipid profiles in primary human trophoblast over 90h in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Honorio de Melo Martimiano</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael C Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa L Powell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.13874⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603788v1</w:t>
+                <w:t xml:space="preserve">hal-02621380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid and lipid profiles in primary human trophoblast over 90h in culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
+                <w:t xml:space="preserve">Maternal protein-restriction during gestation and lactation in the rat results in increased brain levels of kynurenine and kynurenic acid in their adult offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Honorio de Melo Martimiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Sa Braga Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael C Rudolph</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael Croyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Aguesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121, pp.14-20. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (1), pp.68-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2017.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621380v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Lipidome Analysis by Liquid Chromatography-High Resolution Mass Spectrometry and Ion Mobility of Hypertriglyceridemic Patients on Extended-Release Nicotinic Acid: a Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,51 +3220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma PCSK9 measurement by liquid chromatography-Tandem mass spectrometry and comparison with conventional ELISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanta Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9400,338 +9400,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and fetal plasma lipid concentrations across gestation in the growth restricted baboon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of obesity on placental lipid transfer and metabolism: Role of fetal sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Western Society for Pediatric Research Annual Meeting. Jan 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Carmel, CA, United States</w:t>
+              <w:t xml:space="preserve">Metabolic Diseases in Mother - Consequences in Fetus/Placenta and Offspring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation of Placenta Associations (IFPA). GBR., Sep 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737116v1</w:t>
+                <w:t xml:space="preserve">hal-02737158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered placental beta-oxidation capacity in female infants in pregnancies complicated by maternal obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal and fetal plasma lipid concentrations across gestation in the growth restricted baboon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kelsey Barner</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pw. Nathanielsz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International-Federation-of-Placenta-Associations (IFPA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Western Society for Pediatric Research Annual Meeting. Jan 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Carmel, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737144v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of obesity on placental lipid transfer and metabolism: Role of fetal sex</w:t>
+                <w:t xml:space="preserve">Altered placental beta-oxidation capacity in female infants in pregnancies complicated by maternal obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Barner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa L. Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Diseases in Mother - Consequences in Fetus/Placenta and Offspring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meeting of the International-Federation-of-Placenta-Associations (IFPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2019.06.163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737158v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que deviennent les échantillons d’origine humaine une fois dans le laboratoire PhAN ? L’exemple du placenta.</w:t>
               </w:r>
@@ -9907,51 +9907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased placental storage of long chain polyunsaturated fatty acids in human intrauterine growth restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10136,51 +10136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma lipidome characterization using UHPLC-HRMS and ion mobility of hypertriglyceridemic patients on nicotinic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud‐roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10373,51 +10373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des marqueurs protéiques et de leurs flux physiologiques par LC-MS/MS : cas de l’apolipoprotéine (a).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12588,103 +12588,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and fetal plasma lipid concentrations across gestation in the growth restricted baboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ferchaud Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pw. Nathanielsz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th annual meeting, Society for Reproductive Investigation (SRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
@@ -13736,51 +13736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma lipidome characterization using UPLC-ESI-HRMS and ion mobility of hypertriglyceridemic patients on nicotinic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Krempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14248,51 +14248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7527D78D"/>
+    <w:nsid w:val="00B1A0CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14479,51 +14479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-ferchaud-roucher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6809-1488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Misbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.12.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demonceaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-025-05201-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacbts.2025.01.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Powell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Madi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Uhlson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Zemski-Berry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.01.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud&#8208;roucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kramer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Pantham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fba.2023-00113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice K&#252;ster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02159-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L Powell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Zemski Berry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S Chassen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-023-00548-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02589-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L. Powell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Barner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Armstrong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2020.158861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chassen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud&#8208;roucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cun Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jansson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279398" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hannigsberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Nhat Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.03.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa459" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201802444R" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Le&#243;n-Aguilar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyang Huang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0291-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay J Wheeler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary L Watson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubna Qamar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi M Yamamoto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon T Sawyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.07.049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T Weintraub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2018.12.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Skuby Chassen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhulika B Gupta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20171340" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Miray Fitahia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raheriniaina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9933-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0761-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Honorio de Melo Martimiano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sa Braga Oliveira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13874" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Rudolph" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2017.06.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-017-6737-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanta Fall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thedrez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.12.040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VPLSP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631523v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-0879-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01333878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ripoche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gaugler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2016.03.014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chetiveaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D064618" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsue Sano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2072-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3313" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2120FC650A8804BA48573028017C7499912C4BD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792112v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bussy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.12.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4KGS1S0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima&#226; El-Bekkali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7050-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4JJ5S7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Jaunet-Lahary" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6977-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRG5NCSM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792106v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillefroy de Silly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Coulon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Jovanovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-04-350546" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2BRMPL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143152v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuester" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Borgne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plouzennec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027626" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vavasseur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lemerle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2011.06.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW75LBZR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pouteau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Paintin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Enslen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2010.05.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSF31WN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Verbeke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Preston" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Small" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Henckaerts" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2010.92" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.503607" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540036v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Verbeke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Preston" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Small" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Henckaerts" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663702v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa T&#233;a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Robins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3197" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZNSGKCB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320972v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuster" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darmaun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Robins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792093v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ripoche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krempf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ritz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1093" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFC0922N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657057v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Puig" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anguita" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.07.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R25JL0Z1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2769" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FX76K422-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792088v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robins" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q368CFJ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792087v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piloquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Za&#239;r" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00430.2004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792086v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Bourreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bailhache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Weber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.8.2039S" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772060v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duengler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zair" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00042.2003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772067v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0261-5614(03)80050-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPDGSWQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Za&#239;r" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D200024-JLR200" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549226v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b003421p" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550658v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A805215H" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JW73VT4J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550488v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Montrade" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4347(97)00124-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNCX70L7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283740v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283767v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soulard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Romefort" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benbrik" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283757v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283782v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283728v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Dalix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832549v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nienkemper" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Devarenne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291086v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Castillo-Castrejon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Erickson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287320v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle dos Santos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berveiller" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247783v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287270v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737115v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillo-Castrejon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jansson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl. Powell" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737116v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chassen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pw. Nathanielsz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737144v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2019.06.163" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737158v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790264v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arthuis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737114v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737161v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gupta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743032v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743100v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.429" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBVRGF5J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743304v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trenteseaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nobecourt-Dupuy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743033v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobecourt Dupuy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285193v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouguerram" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303994v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaugler Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Nolwen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemari&#233; E" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303977v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304075v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sylvestre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304093v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boujtita" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304044v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enslen Marc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304105v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304129v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dumon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304020v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304138v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05243628v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245165v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ouguerram" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247833v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304646v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287332v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304651v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R Vaughan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cox" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J Rosario" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737112v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#228;rner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737159v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737113v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haugen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737149v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Michelsen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haugen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gn Haugen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Henriksen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737146v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj. Rosario" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737147v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737150v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jansson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Powell" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737148v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743026v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743023v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rudolph" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743837v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743025v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743024v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moreau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Borel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ayer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304654v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05524333v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-ferchaud-roucher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6809-1488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Misbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Girault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2024.12.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hita Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2025.112640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vancamp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demonceaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-025-05201-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacbts.2025.01.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Powell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Madi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Uhlson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Zemski-Berry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.01.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud&#8208;roucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kramer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshini Pantham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fba.2023-00113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03978716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice K&#252;ster" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darmaun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Ouguerram" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-022-02159-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L Powell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Zemski Berry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S Chassen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-023-00548-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Aguesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02589-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492972v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa L. Powell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Barner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Armstrong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2020.158861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chassen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud&#8208;roucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cun Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jansson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279398" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Hannigsberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Nhat Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.03.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Zair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krempf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa459" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201802444R" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Le&#243;n-Aguilar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyang Huang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marchat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0291-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay J Wheeler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary L Watson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubna Qamar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi M Yamamoto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon T Sawyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.07.049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan T Weintraub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2018.12.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Skuby Chassen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhulika B Gupta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/CS20171340" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Miray Fitahia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raheriniaina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9933-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0761-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C Rudolph" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2017.06.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Honorio de Melo Martimiano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sa Braga Oliveira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Croyal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13874" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-017-6737-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanta Fall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thedrez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.12.040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VPLSP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631523v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-0879-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01333878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dubois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ripoche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gaugler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2016.03.014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chetiveaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D064618" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsue Sano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2072-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605046v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Luca" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2016.05.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB5X1TGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin-Agnoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Desnots" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2015.02.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q0Q1BM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nael" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3313" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2120FC650A8804BA48573028017C7499912C4BD6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647300v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud Roucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martin Agnoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-622" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792112v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bussy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.12.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4KGS1S0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima&#226; El-Bekkali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7050-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4JJ5S7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Jaunet-Lahary" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6977-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRG5NCSM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792106v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillefroy de Silly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Coulon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Jovanovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-04-350546" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.03.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2BRMPL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143152v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuester" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Borgne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plouzennec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027626" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Thibault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vavasseur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lemerle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2011.06.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW75LBZR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792100v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pouteau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Paintin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Enslen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2010.05.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSF31WN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Verbeke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Preston" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Small" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Henckaerts" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2010.92" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.503607" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540036v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Verbeke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Preston" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Small" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet Henckaerts" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663702v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa T&#233;a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kuster" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Robins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3197" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZNSGKCB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320972v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuster" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darmaun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Robins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792093v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ripoche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krempf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ritz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1093" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFC0922N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657057v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Puig" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anguita" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2005.07.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R25JL0Z1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2769" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FX76K422-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792088v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robins" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q368CFJ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792087v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piloquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Za&#239;r" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00430.2004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792086v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Bourreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hernot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bailhache" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Weber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/134.8.2039S" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772060v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duengler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zair" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maugere" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00042.2003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772067v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0261-5614(03)80050-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPDGSWQ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Za&#239;r" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D200024-JLR200" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549226v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b003421p" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549238v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550658v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A805215H" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JW73VT4J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550488v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Montrade" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4347(97)00124-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNCX70L7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283740v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283767v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soulard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cloteau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Romefort" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benbrik" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283757v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283782v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283728v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Dalix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832549v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nienkemper" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Devarenne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291086v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Castillo-Castrejon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Erickson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287320v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle dos Santos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berveiller" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247783v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287270v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737115v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castillo-Castrejon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jansson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl. Powell" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737158v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737116v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chassen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Li" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pw. Nathanielsz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737144v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2019.06.163" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790264v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arthuis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737114v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silva" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737161v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gupta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743032v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743100v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.04.429" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBVRGF5J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743304v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trenteseaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nobecourt-Dupuy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743033v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobecourt Dupuy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285193v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouguerram" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303994v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaugler Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Nolwen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemari&#233; E" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303977v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304075v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sylvestre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304093v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boujtita" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304044v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enslen Marc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304105v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304129v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dumon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304020v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Piloquet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304138v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05243628v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245165v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ouguerram" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247833v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304646v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287332v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304651v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen R Vaughan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cox" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick J Rosario" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737112v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#228;rner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737159v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737113v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haugen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737149v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tm Michelsen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haugen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gn Haugen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Henriksen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737146v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj. Rosario" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737147v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737150v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jansson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tl Powell" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737148v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743026v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743023v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rudolph" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743837v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743025v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743024v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moreau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Borel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ayer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304654v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05524333v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>