--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2175,5005 +2175,5087 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiquer l’inclusivité en formation et former à pratiquer l’inclusivité : le défi à double détente de la formation des futur.e.s enseignant.e.s en contexte (post)colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Diversité culturelle et éducation inclusive : altérité, altérisation et pratiques transformatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Torrekens et Malika Hamidi, Université libre de Bruxelles, Mar 2026, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au-delà des formules, qu’entendons-nous par « pédagogie sensible » et qui écoutons-nous dans « pluralités sociales » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousstik M. Belal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ACEDLE "Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures - Contextes &amp; appropriations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dompmartin, C.; Gobbé-Mévellec, E., Thamin, N., May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mousstik M. Belal</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Dompmartin, C.; Gobbé-Mévellec, E., Thamin, N., May 2025, Toulouse, France</w:t>
+                <w:t xml:space="preserve">hal-05427422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une pédagogie sensible aux vulnérabilités et à leurs réversibilités en contexte (post)colonial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’ÉTUDES Vulnérabilités et didactiques dans les espaces francophones pluriels, plurilingues et pluriculturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau FrancophoNéA, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Une pédagogie sensible aux vulnérabilités et à leurs réversibilités en contexte (post)colonial »</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Décolonisation ou postcolonial ? : Analyse et discussion à partir de 3 archipels d’Océanie (Nouvelle-Calédonie, Polynésie et Vanuatu) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Linguistique &amp; colonialisme, 50 ans après : Nouveaux concepts, nouvelles pratiques, nouvelles résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Laboratoire ATTC de la Faculté des Lettres, des Arts et des Humanités de l'Université de la Manouba, Oct 2024, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire sur ses langues pour s'émanciper de la honte d'être (ou ne pas être) plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire entre les langues : littérature, enseignement, traduction (Colloque LEEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Sorbonne Nouvelle Université, Inalco, Jun 2023, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Per)former le plurilinguisme et l’interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Réseau FrancophoNéA, Jun 2024, Bordeaux, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Congrès (CREFAP-OIF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université nationale de Singapour (NUS), Dec 2023, Singapour, Singapour</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Décolonisation ou postcolonial ? : Analyse et discussion à partir de 3 archipels d’Océanie (Nouvelle-Calédonie, Polynésie et Vanuatu) »</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme à la fac : du déni au tremplin dans les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Le Laboratoire ATTC de la Faculté des Lettres, des Arts et des Humanités de l'Université de la Manouba, Oct 2024, Hammamet, Tunisie</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LHUMAIN, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écrire sur ses langues pour s'émanciper de la honte d'être (ou ne pas être) plurilingue</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire son autobiographie langagière : une démarche de sécurisation linguistique en NC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire entre les langues : littérature, enseignement, traduction (Colloque LEEL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Sorbonne Nouvelle Université, Inalco, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d’Études catalanes, Autobiographie langagière, conscience linguistique plurilingue, intercompréhension en contexte de romanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMIC et CELEA EA 4083, Sorbonne Université, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche biographique pour médier savoirs éducatifs et savoirs plurilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées de la recherche en éducation, Recherches interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Papeete, Polynésie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociolinguistique : une science d'utilité sociale ? Qu'en disent les étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès (CREFAP-OIF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université nationale de Singapour (NUS), Dec 2023, Singapour, Singapour</w:t>
+              <w:t xml:space="preserve">5ème congrès du réseau francophone de sociolinguistique. La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Parole et langage, Université Aix Marseille, Dec 2022, Aix-en-Provence et Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le plurilinguisme à la fac : du déni au tremplin dans les pratiques</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’injonction des résultats à l’émancipation des acteurs de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LHUMAIN, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15ème colloque de l'Association internationale pour le recherche en didactique du français. Les recherches en didactique du français : nos résultats en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écrire son autobiographie langagière : une démarche de sécurisation linguistique en NC</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement sociobiographique en contexte post-colonial : mémoires, mise en récit, historicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Études catalanes, Autobiographie langagière, conscience linguistique plurilingue, intercompréhension en contexte de romanité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIMIC et CELEA EA 4083, Sorbonne Université, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Mémoire autobiographique, récit de vie et transmission en contexte insulaire, interculturel et post-colonial, Université de la Réunion, 5, 6 et 7 octobre &amp; 8 et 9 décembre en distanciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La démarche biographique pour médier savoirs éducatifs et savoirs plurilingues</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique linguistique et éducative en Nouvelle-Calédonie : contextualisation, globalisation et postcolonalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Molinié</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème congrès International De revitalisation des Langues Indigènes et Minorées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gérone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03782061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éveil aux langues objet et moyen d’apprentissage en formation initiale des enseignants : pour une meilleure contextualisation didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Congrès EDILIC, Approches plurielles, compétences plurilingues, appropriations langagières : l’apprenant.e au centre des réalités éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Thessalonique, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebattre les cartes des langues : plurilinguisme, cartographie et territorialités en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Bearune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque international Langues et Territoires, Université de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles valeurs sont données (associées) aux langues dans le contexte plurilingue calédonien ? Approche récursive et réflexive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Papeete, Polynésie française</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues de valeur(s) et valeur(s) des langues, 4ème Congrès du Réseau francophone de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éveil aux langues et la construction de compétences dans le domaine du lire/écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel-Teuira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque COOL 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nouméa, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la recherche qualitative en contexte postcolonial : identité, légitimité, réflexivité. Une expérience &amp;quot;océanienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès du réseau francophone de sociolinguistique. La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Parole et langage, Université Aix Marseille, Dec 2022, Aix-en-Provence et Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire, Identités du chercheur et narrations en Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations, Université de Lorraine, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’injonction des résultats à l’émancipation des acteurs de la recherche</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques artistiques et réflexives pour la formation des enseignants de langues en contexte plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ECRITURES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huje la ixöe ('tisser la natte'). Des recherches collaboratives comme art métaphorique des pluralités sociales et linguistiques (Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique des langues &amp; plurilinguisme(s) 30 ans de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphonies océaniennes : approches plurielles pour une didactique intégrée des compétences plurilingues et pluriartistiques des étudiants et futurs enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et chansons, recherches interdisciplinaires,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres scientifiques de la FEF, Nov 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences calédoniennes à travers sons : approches réflexives, interculturelles et pluriartistiques en formation initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Didactiques plurilingues et médiations culturelles : prendre en compte le patrimoine culturel des élèves pour une société inclusive et plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autobiographies langagières comme outil d'intervention sociodidactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, Conflits, Interventions sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et formation du/en français en contexte plurilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hanoï, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches inclusives des pluralités et formation à/par la réflexivité : une expérience en contexte multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Razafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Papeete, Polynésie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les autobiographies langagières des étudiants océaniens révèlent sur leur insécurité/ sécurité linguistique et leur rapport aux langues de leur répertoire plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international DYNADIV : Les "francophones" devant les normes, 40 ans après Les Français devant la norme - L'(in)sécuritélinguistique aujourd'hui : perspectives n(ter)disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et partager son terrain : retour sur un programme de recherche interdisciplinaire Les langues dans la ville (Nouméa, NC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Réseau français de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants plurilingues en situations océaniennes : Panser/penser l'école calédonienne avec des chants d'ici et d'ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards pluriels sur le plurilinguisme à l'école, Journée d'études et de formation organisée par le Laboratoire CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autobiographies langagières comme outil de lecture de la situation postcoloniale en Nouvelle-Calédonie et comme outil d'empowerment dans une demarche sociodidactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du DILTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les biographies langagières comme outil d’enquête sociolinguistique et comme outil d’enquête sociodidactique ou ce que les biographies langagières des étudiants du departement LLSH ont à nous apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers Ce que les langues d’Océanie ont à nous apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nouméa, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles observations (sociolinguistiques) pour quelle didactique contextualisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques éducatives face au décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La prévention de la délinquance en Nouvelle-Calédonie : réalités et perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nouméa, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus d’hybridation linguistique en Océanie francophone : l’exemple des dynamiques de changements en Nouvelle Calédonie Francophone de sociolinguistique 2015 Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vandeputte-Tavo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e congrès du Réseau francophone de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et Représentations du français à l’école en Nouvelle-Calédonie : réflexion sociodidactique et pistes d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Français Langue Seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nouméa, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences en milieu scolaire : comment les comprendre et comment les transformer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque organisé par la DEFIJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Koné, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oralité/littéracie et production des inégalités scolaires. Quelles préventions de l’échec scolaire en Nouvelle-Calédonie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CORAIL, Regards croisés sur la littéracie en Océanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nouméa, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popinée, Vahine, Fafine: Filles océaniennes, élèves françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Genres, langues et pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues et l’école en Nouvelle-Calédonie : déni, hégémonie et violence normative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Prééfics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école française face aux plurilinguismes de l'outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Saint Denis, La Réunion</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gérone, Espagne</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement des langues kanak ; quelles pratiques possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème congrès international EDiLiC Eveil aux langues, approches plurielles. De la formation des enseignants aux pratiques de classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux des langues d’enseignement dans la construction d’une identité scolaire des jeunes océaniens francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque La construction identitaire à l’école : approches pluridisciplinaires, colloque organisé par l’équipe Didaxis IUFM du laboratoire Dipralang EA 739</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Thessalonique, Grèce</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux d’ une sociodidactique des langues d’enseignement et de culture en Nouvelle-Calédonie (pour une école plurilingue francophone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Plurilinguismes, Ecole et Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilinguisme à l’épreuve. Colloque Livre Blanc sur les SHS dans le Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Païa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session Enseignement : scolarisation, curriculum scolaire, universités et recherche, plurilinguismes, organisé par le CNRS, le Credo (Centre de recherche et de documentation sur l’Océanie) et IMASIE Réseau Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations, Université de Lorraine, Apr 2019, Nancy, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique linguistique et sociodidactique des langues kanak et du français en Nouvelle-Calédonie. Quels éclairages pour Mayotte ? Mamoudzou (Mayotte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Plurilinguisme, politique linguistique et éducation. Quels éclairages pour Mayotte ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mamoudzou, Mayotte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pratiques artistiques et réflexives pour la formation des enseignants de langues en contexte plurilingue</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des compétences langagières en contexte (scolaire) plurilingue et diglossique : enjeux didactiques et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du LABECD et de l’ERT-50, Evaluation des compétences scolaires : nouvelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une école plurilingue en Nouvelle-Calédonie : présentation d’une recherche-action en sociolinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COOL 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nouméa, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">colloque international : Pour une épistémologie de la sociolinguistique. Atelier de Recherche en Sociolinguistique et d’Etude des Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Huje la ixöe ('tisser la natte'). Des recherches collaboratives comme art métaphorique des pluralités sociales et linguistiques (Nouvelle-Calédonie)</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School and linguistic diversity in French Oceanian Collectivities,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-D. Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Païa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Inter-Congrès des Sciences du Pacifique et 2èmes Assises de la Recherche française dans le Pacifique. Les Pays du Pacifique et leur environnement océanique face aux changements locaux et globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Papeete, French Polynesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux éthiques et didactiques du français et des langues kanak, langues d’enseignement et de culture en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Langue(s) et intégration socioprofessionnelle : approches didactiques et méthodologies d’apprentissage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres scientifiques de la FEF, Nov 2019, Saint-Etienne, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des langues maternelles kanak favorise-t-elle l’appropriation du français ? Bilan d’étape d’une expérimentation en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pineau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Appropriation du français et construction de connaissances en situation diglossique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire Vers une école plurilingue en Océanie francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Didactiques plurilingues et médiations culturelles : prendre en compte le patrimoine culturel des élèves pour une société inclusive et plurielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Séminaire Vers une école plurilingue en Océanie francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du français langue seconde en Nouvelle-Calédonie : le socioculturel en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Hanoï, Vietnam</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Colloque international de l’ AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...2247 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386621v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03386779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous la direction de Véronique Fillol et Elatiana Razafimandimbimanana Construire une posture de recherche impactante et implicante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-fabrice Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, ISBN : 979-10-91032-33-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-fabrice Ondo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04992719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une posture de recherche impactante et implicante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, ISBN : 979-10-91032-33-9</w:t>
+              <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie, 2024, 979-10-91032-33-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créoles, pidgins et idéologies linguistiques dans les îles du Pacifique, L’Harmattan, collection « Cahiers du Pacifique Sud contemporain ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie, 2024, 979-10-91032-33-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Leslie Vandeputte</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littéracies en Océanie : enjeux et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Portes Océanes, 978-2-343-10857-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrains océaniens : Enjeux et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Portes Océanes, 978-2-343-10857-5</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cahiers du Pacifique Sud contemporain, Hors série n° 2, 978-2-343-04104-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une école plurilingue dans les collectivités françaises d'Océanie et de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cahiers du Pacifique Sud contemporain, Hors série n° 2, 978-2-343-04104-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2009, Cahiers du Pacifique sud contemporain, hors série n°1, 978-2-296-09301-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers une école plurilingue dans les collectivités françaises d'Océanie et de Guyane</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une école plurilingue dans les collectivités françaises d'Océanie et de Guyane, L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2009, Cahiers du Pacifique sud contemporain, hors série n°1, 978-2-296-09301-0</w:t>
+              <w:t xml:space="preserve">2009, Cahiers du Pacifique Sud Contemporain, Hors série n° 1, 978-2-296-09301-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marges Linguistiques. http://www.revue-texto.net/Parutions/Marges/00_ml102005.pdf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes et représentations en Océanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2009, Cahiers du Pacifique Sud Contemporain, Hors série n° 1, 978-2-296-09301-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corail. 2005, 2-9520903-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7183,51 +7265,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire science comme on fait société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7243,100 +7325,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire une posture de recherche impactante et implicante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Nouvelle-Calédonie, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qenelapa ka tru alameken. Valeurs et pyramides des langues : de l'héritage monolingue à l'agir plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7345,3243 +7427,3243 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-182, 2023, Sociolinguistique, 978-2-14-048690-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.165-182, 2023, Sociolinguistique, 978-2-14-048690-6</w:t>
+                <w:t xml:space="preserve">hal-04174496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le cadre de la photographie : les Écrits de/dans la ville de Nouméa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues &amp; Photographie. Les langues (in)visibles et les enjeux sociaux dont elles sont l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans le cadre de la photographie : les Écrits de/dans la ville de Nouméa</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03834740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner la voix aux étudiants océaniens pour construire une société inclusive de la diversité linguistique et culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine culturel des élèves. Démarches éducatives dans/pour des sociétés plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.179-192, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wi Norè. Actions formatives et artistiques pour les langues autochtones en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNESCO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State of the Art of Indigenous Languages in Research : a collection of selected research papers (IDIL, 2022-2032)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.86-92, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Étudier les sociétés océaniennes au prisme des langues de contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créoles, Pidgins et idéologies linguistiques dans les Iles du Pacifique Sud, L’Harmattan, Collection « Cahiers du Pacifique Sud contemporain".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03834742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PariPari. Viv(r)e les langues avec la chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villa-Perez V. (dir.), Minorations en chanson. Approches sociolinguistiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03834741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer et objectiver le &amp;quot;déjà-là&amp;quot; des élèves : premiers pas vers la bienveillance linguistique ? (avec la collaboration de Vahimiti Bousquet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues &amp; Photographie. Les langues (in)visibles et les enjeux sociaux dont elles sont l'image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Dinvaut A. et Biichle L. (dir.) Mieux vivre en langues. De la maltraitante à la bientraitance linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2020, 978-2-343-20534-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les autobiographies langagières permettent l’analyse et le dépassement de l’insécurité linguistique (141-153)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valentin Feussi et Joanna Lorilleux (dir.), (In)sécurité linguistique en francophonies. Perspectives in(ter)disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, collection Espaces Discursifs, 2020, 978-2-343-20806-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu (pp. 336-356)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Édition de l'Université nationale du Vietnam à Hanoï. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et formation du/en français en contexte plurilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-604-968-988-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dinvaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Barkani Bouchra, Meksem Zahir (dir.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autobiographies langagières comme outil d’intervention sociodidactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine culturel des élèves. Démarches éducatives dans/pour des sociétés plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.179-192, 2022</w:t>
+              <w:t xml:space="preserve">Alen Garabeto C., Boyer H., Ksenija Djordjevic K. et Pivot B. (dir.),Identités, Conflits, Interventions sociolinguistiques, Editions Lambert-Lucas, 497-504</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Littéracies en Océanie. Vers une ethno-didactique ? (pp. 9-16)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...67 lines deleted...]
-              <w:t xml:space="preserve">, pp.86-92, 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colombel C., Fillol V. et Geneix-Rabault S. (dir.), Littéracies en Océanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Collection Portes océanes, 2017, 978-2-343-10857-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Étudier les sociétés océaniennes au prisme des langues de contacts</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français « langue partagée » en Nouvelle-Calédonie : Quelle place pour la diversité linguistique à l’école ? Quelle didactique du français contextualisée ? (187-200)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bertucci M.-M., Les français régionaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-3-631-64650-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue française et cultures océaniennes : quelle éducation plurilingue pour la Nouvelle-Calédonie ? (pp. 118-129)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Lucas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hélot C. &amp; Erfurt J. (éds) : L’éducation bilingue en France : politiques linguistiques, modèles et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-35935-175-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour des recherches en sociodiactique émancipées du paradigme de l'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Di Meglio Alain And Ottavi Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire société dans un cadre pluriculturel. : L'école peut-elle didactiser la pluralité culturelle et linguistique des sociétés modernes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.181-190, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école face aux plurilinguismes de l'Outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean François De Pietro; Marielle Rispail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement du français à l'heure du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses Universitaires de Namur, 2014, Recherches en didactique du français, 978-2-87037-851-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01102501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles politiques linguistiques éducatives pour la Nouvelle-Calédonie ? Quels dispositifs d’enseignement des langues ? Réflexions sociodidactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In I. Nocus, J. Vernaudon et M. Paia (eds), Apprendre plusieurs langues, plusieurs langues pour apprendre. L'école plurilingue en Outre-mer.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Des sociétés, Presses Universitaires de Rennes, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Enquête de terrain et décolonisation de la recherche dans le Pacifique Sud. Science, politique, éthique (pp. 9-26)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains océaniens : Enjeux et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Cahiers du Pacifique Sud Contemporain, Hors série n° 1, 2014, 978-2-343-04104-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école française face aux plurilinguismes de l’Outre-mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Leglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In J.-F. de Pietro et M. Rispail (eds), L’enseignement du français à l’heure du plurilinguisme. Vers une didactique contextualisée.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, AIRDF et Presses Universitaires de Namur, Collection Recherches en didactique du français. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) politique(s) linguistique(s) éducative(s) pour la Nouvelle-Calédonie ? Quels dispositifs d'enseignement des langues ? Réflexions sociodidactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vernaudon Jacques, Nocus Isabelle et Paia Mirose (sous la dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre plusieurs langues, plusieurs langues pour apprendre. L'école plurilingue en Outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.199-221, 2014, 978-2-7535-2876-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles politiques linguistiques éducatives pour la Nouvelle-Calédonie ? Quels dispositifs d’enseignement des langues ? Réflexions sociodidactiques (pp. 199-221)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nocus I., Vernaudon J. et Paia M., Apprendre plusieurs langues, plusieurs langues pour apprendre. L'école plurilingue en Outre-mer, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97827528765</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre instrumentalisation politique et impensé didactique: destin postcolonial des langues kanak comme langue d’enseignement et de culture en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in R. Colonna (dir.) Des paroles, des langues et des pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2014, Espaces discursifs, 978-2343049519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école française face aux plurilinguismes de l'Outre-mer. Une idéologie monolingue persistante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2020, 978-2-343-20534-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Pietro J.-F. et Rispail M., L’enseignement du français à l’heure du plurilinguisme. Vers une didactique contextualisée, Presses Universitaires de Namur, Collection « Recherches en didactique du français », n° 6, 89-104.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-28703-851-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand les autobiographies langagières permettent l’analyse et le dépassement de l’insécurité linguistique (141-153)</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05217038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues kanak ont-elles manqué leur (r)entrée à l’école calédonienne ? (pp. 49-68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valentin Feussi et Joanna Lorilleux (dir.), (In)sécurité linguistique en francophonies. Perspectives in(ter)disciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, collection Espaces Discursifs, 2020, 978-2-343-20806-0</w:t>
+              <w:t xml:space="preserve">Becetti A., Blanchet P. et Colonna R. (dirs), Politiques linguistiques et plurilinguismes. Du terrain à l’action glottopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Collection Espaces discursifs, 2013, 978-2-343-00496-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu (pp. 336-356)</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction des langues océaniennes à l’école primaire : bilan d’étape du programme Ecolpom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirose Paia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in D. Omer et F. Tupin (Eds.), Educations plurilingues. L’aire francophone entre héritages et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Des sociétés, 978-2-7535-2277-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction des langues océaniennes à l’école primaire : bilan d’étape du programme Ecolpom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Omer, D. et Tupin, F. (Dir.), Educations plurilingues. L’aire francophone entre héritages et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles politiques linguistiques éducatives pour la Nouvelle-Calédonie ? Quels dispositifs d’enseignement des langues ? Réflexions sociodidactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nocus, I., Vernaudon, J. et Païa, M., (Dir), L’école plurilingue en outre-mer Apprendre plusieurs langues, plusieurs langues pour apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux d’une sociodidactique des langues d’enseignement et de culture en Nouvelle-Calédonie (pp. 77-97)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-604-968-988-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rispail M. (dir.), Jeannot C., Tomc S. et Totozani M. (eds), Esquisses pour une école plurilingue. Réflexions sociodidactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Collection Espaces discursifs, 2012, 978-2-296-99319-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éveil aux langues océaniennes : mettre en place une culture du plurilinguisme en Nouvelle-Calédonie pour préparer l’enseignement des langues et de la culture kanak (pp. 75-89)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balsiger C., Betrix Kölher D., De Pietro J.-F. et Perregaux C. (dirs.), Éveil aux langues et approches plurielles. De la formation des enseignants aux pratiques de classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Espaces discursifs, 2012, 978-2-296-99202-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutes les langues à l’école. Enseignement des langues kanak et éveil aux langues de la région Asie-Pacifique à l’école calédonienne (203-213)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications des Universités de Rouen et du Havre, Collection Dyalang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foued Laroussi et Fabien Lienard (dirs.), Plurilinguisme, politique linguistique et éducation. Quels éclairages pour Mayotte ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-2-87775-530-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation [ Vers une école plurilingue dans les collectivités françaises d’Océanie et de Guyane °</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une école plurilingue dans les collectivités françaises d’Océanie et de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2009, Cahiers du Pacifique Sud, 978-2-296-09301-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction identitaire des jeunes océaniens francophones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alen Garabeto C., Boyer H., Ksenija Djordjevic K. et Pivot B. (dir.),Identités, Conflits, Interventions sociolinguistiques, Editions Lambert-Lucas, 497-504</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">La construction identitaire à l'école, approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-10, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Littéracies en Océanie. Vers une ethno-didactique ? (pp. 9-16)</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des langues, du rapport au langage et aux apprentissages pour réussir à l’école (pp. 191-206)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colombel C., Fillol V. et Geneix-Rabault S. (dir.), Littéracies en Océanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, Collection Portes océanes, 2017, 978-2-343-10857-5</w:t>
+              <w:t xml:space="preserve">Jacques Vernaudon et Véronique Fillol (dir.) Vers une école plurilingue dans les collectivités françaises d’Océanie et de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Cahiers du Pacifique sud contemporain, Hors série n° 1, 2009, 978-2-296-09301-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le français « langue partagée » en Nouvelle-Calédonie : Quelle place pour la diversité linguistique à l’école ? Quelle didactique du français contextualisée ? (187-200)</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école républicaine française et les langues kanak (pp. 295-307)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-3-631-64650-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Perpignan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Burban C. et Lagarde C. (travaux réunis par), L’école, instrument de sauvegarde des langues menacées ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2354120184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Langue française et cultures océaniennes : quelle éducation plurilingue pour la Nouvelle-Calédonie ? (pp. 118-129)</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotypes et représentations : parcours théoriques, pistes didactiques et question éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-35935-175-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stéréotypes et représentations en Océanie (sous la dir. de Véronique Fillol &amp; Jacques Vernaudon), 17-34.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2-9520903-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant et les langues. De l'enseignement des langues kanak dans le système scolaire calédonien : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.181-190, 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enfant en Océanie, regards sur les enfants, regards d'enfants (Dir. Dominique Jouve),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 978-2-9520903-1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Collection Des sociétés, Presses Universitaires de Rennes, 2014</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stéréotype comme cliché concept et comme concept clé en analyse du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges linguistiques (revue web) et in Gauthier, R. (dir.), Le stéréotype : usages, formes et stratégies. Actes du 21e colloque d’Albi Langages et signification, Toulouse, C.A.L.S./CPST, 45-55.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2-907055-12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...1866 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10591,543 +10673,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destin commun et diversité linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Razafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conférences de la médiathèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner n'est pas transmettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Razafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cadre du DU Fles Océanie et Interculturalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues dans la ville de Nouméa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Savoirs pour tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues dans la ville de Nouméa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire FRAO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques plurilingues à Nouméa : où sont les langues de France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vandeputte-Tavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etudes Intelligences des Villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociodidactique des langues et des cultures : enjeux, démarches, éthique. Une expérience océanienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier d’Habilitation à Diriger des Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école calédonienne face à la diversité linguistique de ses élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11143,73 +11225,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation devant le Grand Débat sur l’avenir de l’école calédonienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues kanak, bilinguisme et école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11225,73 +11307,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence formation Continue 4ème et 5ème circonscription (mars et septembre).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues autochtones à l’école, Evaluation des programmesd’enseignementbilingueàl’école primaire en Nouvelle-Calédonie, Polynésie française et Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence publique à l'Université de la Nouvelle Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues kanak et accord de Nouméa : 1999-2009. Quel bilan ? Quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11307,200 +11484,105 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au Centre Culturel Tjibaou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379279v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03379282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues dans la ville : Pratiques plurilingues et artistiques à Nouméa. Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11509,153 +11591,153 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vandeputte Tavo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de la Nouvelle-Calédonie. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Vandeputte Tavo</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Université de la Nouvelle-Calédonie. 2016</w:t>
+                <w:t xml:space="preserve">hal-04077970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles places pour les langues des élèves à l'école calédonienne ? Repères sociolinguistiques pour l'enseignement des langues en Nouvelle-Calédonie. Rapport de recherche des enquêtes sociolinguistiques en NC du programme ECOLPOM (Evaluation des programmes d’enseignement des langues d’origine en contexte diglossique à l’école primaire en Nouvelle-Calédonie, en Polynésie française et en Guyane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11802,51 +11884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.286" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel-Teuira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04075-3/27" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6974" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousstik M. Belal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387419v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duclos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte-Tavo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386628v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386823v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nocus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guimard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pa&#239;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala&#252;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386822v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386649v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-D. Sam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rigo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386754v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-fabrice Ondo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04853274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-terrains_oceaniens_enjeux_et_methodes_pierre_yves_le_meur_veronique_fillol-9782343041049-44569.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205446v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-texto.net/Parutions/Marges/00_ml102005.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04853275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880205v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834741v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074371v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883693v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481613v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217084v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leglise" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030038v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217038v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073682v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314448v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072305v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314397v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454453v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071448v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070268v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379396v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379395v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379280v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077970v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte Tavo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078054v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.286" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel-Teuira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04075-3/27" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6974" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousstik M. Belal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duclos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte-Tavo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nocus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guimard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pa&#239;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala&#252;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-D. Sam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rigo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992719v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-fabrice Ondo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04853274v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-terrains_oceaniens_enjeux_et_methodes_pierre_yves_le_meur_veronique_fillol-9782343041049-44569.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-texto.net/Parutions/Marges/00_ml102005.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04853275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834742v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313998v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leglise" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030038v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314397v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454453v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071456v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070262v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379394v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379395v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379309v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379280v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379279v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte Tavo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>