--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1132,243 +1132,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le français langue partagée : quelle place pour la diversité linguistique à l’école ? Quelle didactique du français contextualisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les français régionaux dans l’espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-04075-3/27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : Littéracies en Océanie. Vers une ethnodidactique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Littéracies en Océanie : enjeux et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biographies langagières comme outil de lecture de la situation postcoloniale et comme outil d'empowerment dans une démarche sociodidactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070624v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03333311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français et les autres langues en Outre-Mer : plaidoyer pour une sociodidactique des langues et des cultures</w:t>
               </w:r>
@@ -2537,112 +2537,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme à la fac : du déni au tremplin dans les pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LHUMAIN, Jun 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écrire sur ses langues pour s'émanciper de la honte d'être (ou ne pas être) plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire entre les langues : littérature, enseignement, traduction (Colloque LEEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université, Sorbonne Nouvelle Université, Inalco, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Per)former le plurilinguisme et l’interculturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2658,3643 +2740,3561 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès (CREFAP-OIF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université nationale de Singapour (NUS), Dec 2023, Singapour, Singapour</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le plurilinguisme à la fac : du déni au tremplin dans les pratiques</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire son autobiographie langagière : une démarche de sécurisation linguistique en NC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études catalanes, Autobiographie langagière, conscience linguistique plurilingue, intercompréhension en contexte de romanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMIC et CELEA EA 4083, Sorbonne Université, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche biographique pour médier savoirs éducatifs et savoirs plurilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LHUMAIN, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les Journées de la recherche en éducation, Recherches interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écrire son autobiographie langagière : une démarche de sécurisation linguistique en NC</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’injonction des résultats à l’émancipation des acteurs de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, CRIMIC et CELEA EA 4083, Sorbonne Université, Feb 2022, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème colloque de l'Association internationale pour le recherche en didactique du français. Les recherches en didactique du français : nos résultats en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociolinguistique : une science d'utilité sociale ? Qu'en disent les étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Muriel Molinié</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème congrès du réseau francophone de sociolinguistique. La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Parole et langage, Université Aix Marseille, Dec 2022, Aix-en-Provence et Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement sociobiographique en contexte post-colonial : mémoires, mise en récit, historicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Mémoire autobiographique, récit de vie et transmission en contexte insulaire, interculturel et post-colonial, Université de la Réunion, 5, 6 et 7 octobre &amp; 8 et 9 décembre en distanciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Saint Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique linguistique et éducative en Nouvelle-Calédonie : contextualisation, globalisation et postcolonalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème congrès International De revitalisation des Langues Indigènes et Minorées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gérone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03782061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebattre les cartes des langues : plurilinguisme, cartographie et territorialités en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Bearune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque international Langues et Territoires, Université de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éveil aux langues objet et moyen d’apprentissage en formation initiale des enseignants : pour une meilleure contextualisation didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Congrès EDILIC, Approches plurielles, compétences plurilingues, appropriations langagières : l’apprenant.e au centre des réalités éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Thessalonique, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences calédoniennes à travers sons : approches réflexives, interculturelles et pluriartistiques en formation initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Didactiques plurilingues et médiations culturelles : prendre en compte le patrimoine culturel des élèves pour une société inclusive et plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles valeurs sont données (associées) aux langues dans le contexte plurilingue calédonien ? Approche récursive et réflexive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Papeete, Polynésie française</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues de valeur(s) et valeur(s) des langues, 4ème Congrès du Réseau francophone de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la recherche qualitative en contexte postcolonial : identité, légitimité, réflexivité. Une expérience &amp;quot;océanienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès du réseau francophone de sociolinguistique. La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Parole et langage, Université Aix Marseille, Dec 2022, Aix-en-Provence et Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire, Identités du chercheur et narrations en Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations, Université de Lorraine, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’injonction des résultats à l’émancipation des acteurs de la recherche</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques artistiques et réflexives pour la formation des enseignants de langues en contexte plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ECRITURES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éveil aux langues et la construction de compétences dans le domaine du lire/écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel-Teuira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque COOL 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nouméa, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huje la ixöe ('tisser la natte'). Des recherches collaboratives comme art métaphorique des pluralités sociales et linguistiques (Nouvelle-Calédonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique des langues &amp; plurilinguisme(s) 30 ans de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphonies océaniennes : approches plurielles pour une didactique intégrée des compétences plurilingues et pluriartistiques des étudiants et futurs enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et chansons, recherches interdisciplinaires,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres scientifiques de la FEF, Nov 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et formation du/en français en contexte plurilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hanoï, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autobiographies langagières comme outil d'intervention sociodidactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, Conflits, Interventions sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches inclusives des pluralités et formation à/par la réflexivité : une expérience en contexte multilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Razafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Papeete, Polynésie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les autobiographies langagières des étudiants océaniens révèlent sur leur insécurité/ sécurité linguistique et leur rapport aux langues de leur répertoire plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international DYNADIV : Les "francophones" devant les normes, 40 ans après Les Français devant la norme - L'(in)sécuritélinguistique aujourd'hui : perspectives n(ter)disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autobiographies langagières comme outil de lecture de la situation postcoloniale en Nouvelle-Calédonie et comme outil d'empowerment dans une demarche sociodidactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du DILTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et partager son terrain : retour sur un programme de recherche interdisciplinaire Les langues dans la ville (Nouméa, NC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Réseau français de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants plurilingues en situations océaniennes : Panser/penser l'école calédonienne avec des chants d'ici et d'ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards pluriels sur le plurilinguisme à l'école, Journée d'études et de formation organisée par le Laboratoire CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les biographies langagières comme outil d’enquête sociolinguistique et comme outil d’enquête sociodidactique ou ce que les biographies langagières des étudiants du departement LLSH ont à nous apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers Ce que les langues d’Océanie ont à nous apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nouméa, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles observations (sociolinguistiques) pour quelle didactique contextualisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques éducatives face au décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La prévention de la délinquance en Nouvelle-Calédonie : réalités et perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nouméa, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et Représentations du français à l’école en Nouvelle-Calédonie : réflexion sociodidactique et pistes d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Français Langue Seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nouméa, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus d’hybridation linguistique en Océanie francophone : l’exemple des dynamiques de changements en Nouvelle Calédonie Francophone de sociolinguistique 2015 Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vandeputte-Tavo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e congrès du Réseau francophone de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oralité/littéracie et production des inégalités scolaires. Quelles préventions de l’échec scolaire en Nouvelle-Calédonie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CORAIL, Regards croisés sur la littéracie en Océanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nouméa, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences en milieu scolaire : comment les comprendre et comment les transformer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque organisé par la DEFIJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Koné, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues et l’école en Nouvelle-Calédonie : déni, hégémonie et violence normative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Prééfics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popinée, Vahine, Fafine: Filles océaniennes, élèves françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Genres, langues et pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école française face aux plurilinguismes de l'outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Saint Denis, La Réunion</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gérone, Espagne</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilinguisme à l’épreuve. Colloque Livre Blanc sur les SHS dans le Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Païa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session Enseignement : scolarisation, curriculum scolaire, universités et recherche, plurilinguismes, organisé par le CNRS, le Credo (Centre de recherche et de documentation sur l’Océanie) et IMASIE Réseau Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Thessalonique, Grèce</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique linguistique et sociodidactique des langues kanak et du français en Nouvelle-Calédonie. Quels éclairages pour Mayotte ? Mamoudzou (Mayotte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Plurilinguisme, politique linguistique et éducation. Quels éclairages pour Mayotte ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mamoudzou, Mayotte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement des langues kanak ; quelles pratiques possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème congrès international EDiLiC Eveil aux langues, approches plurielles. De la formation des enseignants aux pratiques de classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux des langues d’enseignement dans la construction d’une identité scolaire des jeunes océaniens francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque La construction identitaire à l’école : approches pluridisciplinaires, colloque organisé par l’équipe Didaxis IUFM du laboratoire Dipralang EA 739</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux d’ une sociodidactique des langues d’enseignement et de culture en Nouvelle-Calédonie (pour une école plurilingue francophone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COOL 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nouméa, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">Colloque international Plurilinguismes, Ecole et Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations, Université de Lorraine, Apr 2019, Nancy, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School and linguistic diversity in French Oceanian Collectivities,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-D. Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Païa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Inter-Congrès des Sciences du Pacifique et 2èmes Assises de la Recherche française dans le Pacifique. Les Pays du Pacifique et leur environnement océanique face aux changements locaux et globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Papeete, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pratiques artistiques et réflexives pour la formation des enseignants de langues en contexte plurilingue</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des compétences langagières en contexte (scolaire) plurilingue et diglossique : enjeux didactiques et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du LABECD et de l’ERT-50, Evaluation des compétences scolaires : nouvelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Huje la ixöe ('tisser la natte'). Des recherches collaboratives comme art métaphorique des pluralités sociales et linguistiques (Nouvelle-Calédonie)</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une école plurilingue en Nouvelle-Calédonie : présentation d’une recherche-action en sociolinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international : Pour une épistémologie de la sociolinguistique. Atelier de Recherche en Sociolinguistique et d’Etude des Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres scientifiques de la FEF, Nov 2019, Saint-Etienne, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux éthiques et didactiques du français et des langues kanak, langues d’enseignement et de culture en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Langue(s) et intégration socioprofessionnelle : approches didactiques et méthodologies d’apprentissage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des langues maternelles kanak favorise-t-elle l’appropriation du français ? Bilan d’étape d’une expérimentation en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1494 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...754 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pineau-Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6678,51 +6678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créoles, pidgins et idéologies linguistiques dans les îles du Pacifique, L’Harmattan, collection « Cahiers du Pacifique Sud contemporain ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6919,177 +6919,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une école plurilingue dans les collectivités françaises d'Océanie et de Guyane, L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, Cahiers du Pacifique Sud Contemporain, Hors série n° 1, 978-2-296-09301-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une école plurilingue dans les collectivités françaises d'Océanie et de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2009, Cahiers du Pacifique sud contemporain, hors série n°1, 978-2-296-09301-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205446v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04068473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues régionales</w:t>
               </w:r>
@@ -7374,51 +7374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qenelapa ka tru alameken. Valeurs et pyramides des langues : de l'héritage monolingue à l'agir plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7512,51 +7512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7588,50 +7588,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03834740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wi Norè. Actions formatives et artistiques pour les langues autochtones en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNESCO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State of the Art of Indigenous Languages in Research : a collection of selected research papers (IDIL, 2022-2032)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.86-92, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Donner la voix aux étudiants océaniens pour construire une société inclusive de la diversité linguistique et culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7640,2704 +7778,2566 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine culturel des élèves. Démarches éducatives dans/pour des sociétés plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.179-192, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Étudier les sociétés océaniennes au prisme des langues de contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créoles, Pidgins et idéologies linguistiques dans les Iles du Pacifique Sud, L’Harmattan, Collection « Cahiers du Pacifique Sud contemporain".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03834742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PariPari. Viv(r)e les langues avec la chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, pp.86-92, 2022</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villa-Perez V. (dir.), Minorations en chanson. Approches sociolinguistiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Étudier les sociétés océaniennes au prisme des langues de contacts</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03834741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer et objectiver le &amp;quot;déjà-là&amp;quot; des élèves : premiers pas vers la bienveillance linguistique ? (avec la collaboration de Vahimiti Bousquet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dinvaut A. et Biichle L. (dir.) Mieux vivre en langues. De la maltraitante à la bientraitance linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2020, 978-2-343-20534-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les autobiographies langagières permettent l’analyse et le dépassement de l’insécurité linguistique (141-153)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valentin Feussi et Joanna Lorilleux (dir.), (In)sécurité linguistique en francophonies. Perspectives in(ter)disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, collection Espaces Discursifs, 2020, 978-2-343-20806-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autobiographies langagières comme outil d’intervention sociodidactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alen Garabeto C., Boyer H., Ksenija Djordjevic K. et Pivot B. (dir.),Identités, Conflits, Interventions sociolinguistiques, Editions Lambert-Lucas, 497-504</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu (pp. 336-356)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Édition de l'Université nationale du Vietnam à Hanoï. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et formation du/en français en contexte plurilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-604-968-988-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dinvaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Barkani Bouchra, Meksem Zahir (dir.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Littéracies en Océanie. Vers une ethno-didactique ? (pp. 9-16)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villa-Perez V. (dir.), Minorations en chanson. Approches sociolinguistiques,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Colombel C., Fillol V. et Geneix-Rabault S. (dir.), Littéracies en Océanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Collection Portes océanes, 2017, 978-2-343-10857-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Observer et objectiver le &amp;quot;déjà-là&amp;quot; des élèves : premiers pas vers la bienveillance linguistique ? (avec la collaboration de Vahimiti Bousquet)</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français « langue partagée » en Nouvelle-Calédonie : Quelle place pour la diversité linguistique à l’école ? Quelle didactique du français contextualisée ? (187-200)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bertucci M.-M., Les français régionaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-3-631-64650-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue française et cultures océaniennes : quelle éducation plurilingue pour la Nouvelle-Calédonie ? (pp. 118-129)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2020, 978-2-343-20534-2</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Lucas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hélot C. &amp; Erfurt J. (éds) : L’éducation bilingue en France : politiques linguistiques, modèles et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-35935-175-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand les autobiographies langagières permettent l’analyse et le dépassement de l’insécurité linguistique (141-153)</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Enquête de terrain et décolonisation de la recherche dans le Pacifique Sud. Science, politique, éthique (pp. 9-26)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, collection Espaces Discursifs, 2020, 978-2-343-20806-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains océaniens : Enjeux et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Cahiers du Pacifique Sud Contemporain, Hors série n° 1, 2014, 978-2-343-04104-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école française face aux plurilinguismes de l’Outre-mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Leglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In J.-F. de Pietro et M. Rispail (eds), L’enseignement du français à l’heure du plurilinguisme. Vers une didactique contextualisée.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, AIRDF et Presses Universitaires de Namur, Collection Recherches en didactique du français. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour des recherches en sociodiactique émancipées du paradigme de l'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-604-968-988-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Di Meglio Alain And Ottavi Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire société dans un cadre pluriculturel. : L'école peut-elle didactiser la pluralité culturelle et linguistique des sociétés modernes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.181-190, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles politiques linguistiques éducatives pour la Nouvelle-Calédonie ? Quels dispositifs d’enseignement des langues ? Réflexions sociodidactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In I. Nocus, J. Vernaudon et M. Paia (eds), Apprendre plusieurs langues, plusieurs langues pour apprendre. L'école plurilingue en Outre-mer.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Des sociétés, Presses Universitaires de Rennes, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école face aux plurilinguismes de l'Outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean François De Pietro; Marielle Rispail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement du français à l'heure du plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses Universitaires de Namur, 2014, Recherches en didactique du français, 978-2-87037-851-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Littéracies en Océanie. Vers une ethno-didactique ? (pp. 9-16)</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01102501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) politique(s) linguistique(s) éducative(s) pour la Nouvelle-Calédonie ? Quels dispositifs d'enseignement des langues ? Réflexions sociodidactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, Collection Portes océanes, 2017, 978-2-343-10857-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vernaudon Jacques, Nocus Isabelle et Paia Mirose (sous la dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre plusieurs langues, plusieurs langues pour apprendre. L'école plurilingue en Outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.199-221, 2014, 978-2-7535-2876-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre instrumentalisation politique et impensé didactique: destin postcolonial des langues kanak comme langue d’enseignement et de culture en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-3-631-64650-2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in R. Colonna (dir.) Des paroles, des langues et des pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2014, Espaces discursifs, 978-2343049519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Langue française et cultures océaniennes : quelle éducation plurilingue pour la Nouvelle-Calédonie ? (pp. 118-129)</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles politiques linguistiques éducatives pour la Nouvelle-Calédonie ? Quels dispositifs d’enseignement des langues ? Réflexions sociodidactiques (pp. 199-221)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nocus I., Vernaudon J. et Paia M., Apprendre plusieurs langues, plusieurs langues pour apprendre. L'école plurilingue en Outre-mer, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97827528765</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école française face aux plurilinguismes de l'Outre-mer. Une idéologie monolingue persistante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colombel-Teuira</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-35935-175-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Pietro J.-F. et Rispail M., L’enseignement du français à l’heure du plurilinguisme. Vers une didactique contextualisée, Presses Universitaires de Namur, Collection « Recherches en didactique du français », n° 6, 89-104.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-28703-851-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05217038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues kanak ont-elles manqué leur (r)entrée à l’école calédonienne ? (pp. 49-68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.181-190, 2014</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Becetti A., Blanchet P. et Colonna R. (dirs), Politiques linguistiques et plurilinguismes. Du terrain à l’action glottopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Collection Espaces discursifs, 2013, 978-2-343-00496-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction des langues océaniennes à l’école primaire : bilan d’étape du programme Ecolpom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirose Paia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in D. Omer et F. Tupin (Eds.), Educations plurilingues. L’aire francophone entre héritages et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Des sociétés, 978-2-7535-2277-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction des langues océaniennes à l’école primaire : bilan d’étape du programme Ecolpom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Omer, D. et Tupin, F. (Dir.), Educations plurilingues. L’aire francophone entre héritages et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles politiques linguistiques éducatives pour la Nouvelle-Calédonie ? Quels dispositifs d’enseignement des langues ? Réflexions sociodidactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nocus, I., Vernaudon, J. et Païa, M., (Dir), L’école plurilingue en outre-mer Apprendre plusieurs langues, plusieurs langues pour apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux d’une sociodidactique des langues d’enseignement et de culture en Nouvelle-Calédonie (pp. 77-97)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rispail M. (dir.), Jeannot C., Tomc S. et Totozani M. (eds), Esquisses pour une école plurilingue. Réflexions sociodidactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Collection Espaces discursifs, 2012, 978-2-296-99319-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éveil aux langues océaniennes : mettre en place une culture du plurilinguisme en Nouvelle-Calédonie pour préparer l’enseignement des langues et de la culture kanak (pp. 75-89)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colombel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, 6, Presses Universitaires de Namur, 2014, Recherches en didactique du français, 978-2-87037-851-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balsiger C., Betrix Kölher D., De Pietro J.-F. et Perregaux C. (dirs.), Éveil aux langues et approches plurielles. De la formation des enseignants aux pratiques de classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Espaces discursifs, 2012, 978-2-296-99202-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutes les langues à l’école. Enseignement des langues kanak et éveil aux langues de la région Asie-Pacifique à l’école calédonienne (203-213)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications des Universités de Rouen et du Havre, Collection Dyalang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foued Laroussi et Fabien Lienard (dirs.), Plurilinguisme, politique linguistique et éducation. Quels éclairages pour Mayotte ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-2-87775-530-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des langues, du rapport au langage et aux apprentissages pour réussir à l’école (pp. 191-206)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Vernaudon et Véronique Fillol (dir.) Vers une école plurilingue dans les collectivités françaises d’Océanie et de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, Cahiers du Pacifique sud contemporain, Hors série n° 1, 2009, 978-2-296-09301-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction identitaire des jeunes océaniens francophones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction identitaire à l'école, approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-10, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation [ Vers une école plurilingue dans les collectivités françaises d’Océanie et de Guyane °</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Collection Des sociétés, Presses Universitaires de Rennes, 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une école plurilingue dans les collectivités françaises d’Océanie et de Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2009, Cahiers du Pacifique Sud, 978-2-296-09301-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...1271 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314397v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04071456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école républicaine française et les langues kanak (pp. 295-307)</w:t>
               </w:r>
@@ -11002,90 +11002,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques plurilingues à Nouméa : où sont les langues de France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Geneix-Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vandeputte-Tavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etudes Intelligences des Villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11255,50 +11255,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les langues autochtones à l’école, Evaluation des programmesd’enseignementbilingueàl’école primaire en Nouvelle-Calédonie, Polynésie française et Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vernaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence publique à l'Université de la Nouvelle Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langues kanak, bilinguisme et école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11307,152 +11402,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence formation Continue 4ème et 5ème circonscription (mars et septembre).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379280v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03379282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues kanak et accord de Nouméa : 1999-2009. Quel bilan ? Quelles perspectives ?</w:t>
               </w:r>
@@ -11884,51 +11884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.286" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel-Teuira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04075-3/27" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6974" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousstik M. Belal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duclos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte-Tavo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nocus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guimard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pa&#239;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala&#252;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386822v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386649v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386980v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-D. Sam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rigo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992719v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-fabrice Ondo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04853274v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-terrains_oceaniens_enjeux_et_methodes_pierre_yves_le_meur_veronique_fillol-9782343041049-44569.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-texto.net/Parutions/Marges/00_ml102005.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04853275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834742v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313998v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leglise" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030038v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314397v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454453v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071456v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070262v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379394v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379395v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379309v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379280v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379279v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte Tavo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.286" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04035277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel-Teuira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04075-3/27" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6974" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousstik M. Belal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03782061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884120v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387724v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duclos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte-Tavo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387151v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nocus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guimard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pa&#239;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala&#252;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386628v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-D. Sam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rigo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pineau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992719v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-fabrice Ondo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04853274v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068457v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-terrains_oceaniens_enjeux_et_methodes_pierre_yves_le_meur_veronique_fillol-9782343041049-44569.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-texto.net/Parutions/Marges/00_ml102005.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04853275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880205v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834742v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073685v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leglise" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030038v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05217038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072305v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454453v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070262v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379394v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379395v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379309v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379298v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379280v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379279v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte Tavo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>