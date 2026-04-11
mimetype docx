--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -2399,367 +2399,367 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizing Smart Buildings and Cities</w:t>
+                <w:t xml:space="preserve">The nexus between fuel, income, and housing poverty: Evidence from Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Network for Housing Research Conference - 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Housing Research Conference, Aug 2021, Nicosia (Online Conference), Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03279360v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do housing prices reflect a risk premium on personal transportation cost?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Flambard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Network for Housing Research: ENHR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Housing Research: ENHR, Aug 2019, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nexus between fuel, income, and housing poverty: Evidence from Egypt</w:t>
+                <w:t xml:space="preserve">Organizing Smart Buildings and Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Magnaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, pp.184, 2021, 978-3-030-60607-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60607-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569415v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04569429v1</w:t>
+                <w:t xml:space="preserve">hal-03279360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2955,51 +2955,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="278BDCD0"/>
+    <w:nsid w:val="CACE05DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3186,51 +3186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-flambard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2620-6552" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243208456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-2877-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cocquebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-026-00754-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.13236" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh B&#233;la&#239;d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.09.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrighi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-022-09384-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08832323.2021.1924107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1976389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.507d.1974" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Hyman van Zyl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Claeye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2018.1535893" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2018.1468420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2016-0038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05528840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eeckhoudt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616718.2013.789750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economiepublique.5842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lasserre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mohnen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04275216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz-Vanneste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Diana Radu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities3030051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouvy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Magnaghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mancini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60607-7_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60607-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-flambard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2620-6552" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243208456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-2877-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cocquebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-026-00754-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.13236" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh B&#233;la&#239;d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.09.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrighi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-022-09384-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08832323.2021.1924107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1976389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.507d.1974" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Hyman van Zyl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Claeye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2018.1535893" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2018.1468420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2016-0038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05528840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eeckhoudt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616718.2013.789750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economiepublique.5842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lasserre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mohnen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04275216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz-Vanneste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Diana Radu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities3030051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouvy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Magnaghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mancini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60607-7_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60607-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>