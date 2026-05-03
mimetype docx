--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -648,222 +648,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing multicultural experiences through virtual partnerships</w:t>
+                <w:t xml:space="preserve">How large is the extent of COVID-19 on territorial inequality? France’s current situation and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Xu</w:t>
+                <w:t xml:space="preserve">Fateh Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Education for Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08832323.2021.1924107⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (12), pp.1432-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1976389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276854v1</w:t>
+                <w:t xml:space="preserve">emse-03350705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How large is the extent of COVID-19 on territorial inequality? France’s current situation and prospects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fateh Belaid</w:t>
+                <w:t xml:space="preserve">Introducing multicultural experiences through virtual partnerships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (12), pp.1432-1448. </w:t>
+              <w:t xml:space="preserve">Journal of Education for Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1976389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08832323.2021.1924107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03350705v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing allowances alone cannot prevent rent arrears</w:t>
               </w:r>
@@ -1882,384 +1882,384 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">HDR (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix individuels et impacts sur l’efficacité des politiques publiques. D’une meilleure compréhension de la décision individuelle pour informer les politiques publiques locales/urbaines</w:t>
+                <w:t xml:space="preserve">Current Trends and Future Prospects on Smart and Sustainable Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">HDR</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Benamrouz-Vanneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir B. Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04275216v1</w:t>
+                <w:t xml:space="preserve">hal-04581930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economy and Finance in Smart-Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isam Shahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Flambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Diana Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.1022 - 1038, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/smartcities3030051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Trends and Future Prospects on Smart and Sustainable Cities</w:t>
+                <w:t xml:space="preserve">Choix individuels et impacts sur l’efficacité des politiques publiques. D’une meilleure compréhension de la décision individuelle pour informer les politiques publiques locales/urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...163 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economies et finances. Université de Lille, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/smartcities3030051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04581952v1</w:t>
+                <w:t xml:space="preserve">tel-04275216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2452,51 +2452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nexus between fuel, income, and housing poverty: Evidence from Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Belaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network for Housing Research Conference - 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Network for Housing Research Conference, Aug 2021, Nicosia (Online Conference), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2955,51 +2955,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CACE05DD"/>
+    <w:nsid w:val="57AA845A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3186,51 +3186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-flambard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2620-6552" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243208456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-2877-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cocquebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-026-00754-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.13236" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh B&#233;la&#239;d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.09.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrighi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-022-09384-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08832323.2021.1924107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1976389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.507d.1974" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Hyman van Zyl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Claeye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2018.1535893" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2018.1468420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2016-0038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05528840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eeckhoudt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616718.2013.789750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economiepublique.5842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lasserre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mohnen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04275216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz-Vanneste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Diana Radu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities3030051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouvy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Magnaghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mancini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60607-7_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60607-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-flambard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2620-6552" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243208456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-2877-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cocquebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-026-00754-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.13236" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh B&#233;la&#239;d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.09.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrighi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-022-09384-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1976389" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08832323.2021.1924107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.507d.1974" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Hyman van Zyl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Claeye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2018.1535893" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2018.1468420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2016-0038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05528840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eeckhoudt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616718.2013.789750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economiepublique.5842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lasserre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mohnen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz-Vanneste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Diana Radu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities3030051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04275216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouvy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Magnaghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mancini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60607-7_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60607-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>