--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">243208456</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=xzoFqA8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/Q-2877-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,1711 +215,1711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multidisciplinary Approach for Supporting Decision-Making and Repair of Household Appliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Caulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cocquebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circular Economy and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 6 (2), pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43615-026-00754-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental comparison of contributions in collective prevention games and public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Lec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62 (4), pp.1598-1617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecin.13236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting buildings energy efficiency: The impact of social norms and motivational feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Bélaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 215, pp.26-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2023.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized information and willingness to pay for non-financial risk prevention : an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crainich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Massin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 65, pp.57-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11166-022-09384-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How large is the extent of COVID-19 on territorial inequality? France’s current situation and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (12), pp.1432-1448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036846.2021.1976389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03350705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing multicultural experiences through virtual partnerships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Education for Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08832323.2021.1924107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing allowances alone cannot prevent rent arrears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 507, pp.53-69. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2019.507d.1974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Money, people or mission? Accountability in local and non-local NGOs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Housing allowances: still struggling to make ends meet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third World Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01436597.2018.1535893⟩</w:t>
+              <w:t xml:space="preserve">Housing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02673037.2018.1468420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108267v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing allowances: still struggling to make ends meet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Money, people or mission? Accountability in local and non-local NGOs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston Hyman van Zyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Claeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Housing Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02673037.2018.1468420⟩</w:t>
+              <w:t xml:space="preserve">Third World Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.53-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01436597.2018.1535893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818071v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand for Housing Choices in the North of France: a Discrete Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of European Real Estate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (3), pp.346-365. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JERER-11-2016-0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic conditions and confidence: Do changes in the consumption level affect the dynamics of confidence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic conditions and confidence: Do changes in the consumption level affect the dynamics of confidence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer sentiment and government confidence: Is there a stable causal relationship?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Préférence face au risque et difficultés financières des ménages les plus pauvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crainich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Eeckhoudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 472-473, pp.195-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/fp.2014.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04511146v1</w:t>
+                <w:t xml:space="preserve">hal-05528840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférence face au risque et difficultés financières des ménages les plus pauvres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Consumer sentiment and government confidence: Is there a stable causal relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.310-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2014.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528840v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences in the case of risk and financial difficulties in the poorest households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crainich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Eeckhoudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 472-473, pp.195-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing Allowances and Forced Moves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Housing Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.159-182. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14616718.2013.789750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique de la rénovation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.89-129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economiepublique.5842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow removal auctions in Montreal: costs, informational rents, and procurement management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mohnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Economics/Revue canadienne d&amp;apos;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (1), pp.245-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1908,258 +1929,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Trends and Future Prospects on Smart and Sustainable Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Benamrouz-Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir B. Karami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economy and Finance in Smart-Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isam Shahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Diana Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.1022 - 1038, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/smartcities3030051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2169,725 +2190,725 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix individuels et impacts sur l’efficacité des politiques publiques. D’une meilleure compréhension de la décision individuelle pour informer les politiques publiques locales/urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Lille, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04275216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational and Environmental Framework of Smart Cities, Universities and Buildings</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organizing Smart Buildings and Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Flambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Magnaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, pp.184, 2021, 978-3-030-60607-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60607-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gouvy</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03807681v1</w:t>
+                <w:t xml:space="preserve">hal-03279360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nexus between fuel, income, and housing poverty: Evidence from Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Belaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network for Housing Research Conference - 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Network for Housing Research Conference, Aug 2021, Nicosia (Online Conference), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do housing prices reflect a risk premium on personal transportation cost?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Network for Housing Research: ENHR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Network for Housing Research: ENHR, Aug 2019, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizing Smart Buildings and Cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Organizational and Environmental Framework of Smart Cities, Universities and Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Magnaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organizing Smart Buildings and Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Springer International Publishing, pp.1-12, 2021, Lecture Notes in Information Systems and Organisation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60607-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-60607-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03279360v1</w:t>
+                <w:t xml:space="preserve">hal-03807681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating as leisure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Flambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2955,51 +2976,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57AA845A"/>
+    <w:nsid w:val="CC9CBD70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3186,51 +3207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-flambard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2620-6552" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243208456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-2877-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cocquebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-026-00754-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816166v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.13236" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh B&#233;la&#239;d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.09.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrighi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-022-09384-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1976389" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08832323.2021.1924107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.507d.1974" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Hyman van Zyl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Claeye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2018.1535893" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2018.1468420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2016-0038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05528840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eeckhoudt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616718.2013.789750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economiepublique.5842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lasserre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mohnen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz-Vanneste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Diana Radu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities3030051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04275216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouvy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Magnaghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mancini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60607-7_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60607-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-flambard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2620-6552" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243208456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xzoFqA8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-2877-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cocquebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Flambard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-026-00754-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.13236" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh B&#233;la&#239;d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.09.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrighi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-022-09384-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03350705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1976389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08832323.2021.1924107" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.507d.1974" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2018.1468420" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Hyman van Zyl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Claeye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2018.1535893" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511074v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JERER-11-2016-0038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05528840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Eeckhoudt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616718.2013.789750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economiepublique.5842" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lasserre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mohnen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581930v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Benamrouz-Vanneste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B. Karami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04581952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Siano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Diana Radu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities3030051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04275216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouvy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Magnaghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mancini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60607-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04569429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807681v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60607-7_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>