--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1317,178 +1317,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Figures et représentations de l'enfant noir dans les albums de littérature pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, 39--57 https://www.persee.fr/docAsPDF/spira_2118-724x_2015_sup_55_1_1736.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes et discriminations ethnoraciales dans et à travers les albums illustrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Eletrônica de Educação do Programa de Pós-Graduação em Educação da Universidade Federal de São Carlos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (2), pp.115--159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406827v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01406828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escribir sobre la primera infancia. Las prácticas biográficas de las profesionales</w:t>
               </w:r>
@@ -3114,50 +3114,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naître au monde, naître au récit. Objets de naissance et processus biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In L. Cadei &amp; D. Simeone (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devenir parents. Transformations et processus formatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33-64 https://www.amazon.it/Lattesa-tempo-nascere-genitori-Livia/dp/8840016554, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les blogs des parents, des pratiques d’écriture parentale comme forme de soutien de la parentalité. Des écrits pour et sur l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3170,276 +3243,203 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In B. Schneider et M.C. Mietkiewicz (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l’enfance et relations éducatives, représentations, savoirs, normes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.persee.fr/doc/diver_1769-8502_2012_num_170_1_3643, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scolarité de l’enfant et les partenariats parents-professionnels: des ajustements permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Bergonnier-Dupuis, G., Milova, H. et Durning, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité d’éducation familiale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 346-363 https://www.cairn.info/traite-d-education-familiale--9782100582914-page-331.htm, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oggetti della nascita e processo biografico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cadei, Livia; Simeone, Domenico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'attesa. Un tempo per nascere genitori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unicopli, pp.33-64, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406837v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04252535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blogs des parents : des pratiques d'écriture parentale comme forme de soutien de la parentalité</w:t>
               </w:r>
@@ -5545,51 +5545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Francis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giacopini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Cruz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghelam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoa M.A." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeau S" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bandini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pileri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Aguilar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Join-Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cadei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Go&#239;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mondesir-Sitcharn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01397350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Doucet-Dahlgren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01397351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bolognesi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pileri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Biemmi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396756v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Francis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393346v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giacopini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Cruz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghelam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akoa M.A." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeau S" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bandini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pileri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cadei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Aguilar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406822v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Join-Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cadei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Go&#239;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04253047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mondesir-Sitcharn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01397350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Doucet-Dahlgren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01397351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04252521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bolognesi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pileri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Biemmi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396756v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>