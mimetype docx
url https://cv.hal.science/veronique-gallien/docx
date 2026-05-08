--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -1595,191 +1595,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arégonde et les sépultures mérovingiennes de la basilique de Saint-Denis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dysplasie de la hanche : diagnostic ostéologique, intérêt paléopathologique, valeur populationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Darton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Périn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Tempore Sueborum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Ourense, Espagne, Espagne</w:t>
+              <w:t xml:space="preserve">Workshop « Du diagnostic post-mortem au vivant »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200474v1</w:t>
+                <w:t xml:space="preserve">hal-02200476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dysplasie de la hanche : diagnostic ostéologique, intérêt paléopathologique, valeur populationnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arégonde et les sépultures mérovingiennes de la basilique de Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Périn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Du diagnostic post-mortem au vivant »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nice, France, France</w:t>
+              <w:t xml:space="preserve">In Tempore Sueborum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ourense, Espagne, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200476v1</w:t>
+                <w:t xml:space="preserve">hal-02200474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps à l’épreuve des règles monastiques : Gestion des maux et longévité (Abbaye Sainte-Croix, Poitiers, XVIe-XVIIIe siècle)</w:t>
               </w:r>
@@ -2363,286 +2363,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologie physique, ADN et mobilier funéraire : diagnose sexuelles comparées des tombes mérovingiennes de la basilique de Saint-Denis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Périn</w:t>
+                <w:t xml:space="preserve">L’état sanitaire et l’archéologie préventive : les contraintes d’une recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi d’Archéologie Médiévale et Moderne, université Panthéon-Sorbonne "Genre et Archéologie funéraire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Construction d’un état sanitaire en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200461v1</w:t>
+                <w:t xml:space="preserve">hal-02200460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes mérovingiennes de la basilique de Saint-Denis (fouilles d’Edouard Salin, 1953-1954 et 1957, et de Michel Fleury, 1957-1981). Nouvelles recherches pluri-disciplinaires (1999-2015)</w:t>
+                <w:t xml:space="preserve">Anthropologie physique, ADN et mobilier funéraire : diagnose sexuelles comparées des tombes mérovingiennes de la basilique de Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Périn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les séminaires d’Archéologie médiévale de Rennes 2, Archéologie médiévale et moderne en Europe occidentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Jeudi d’Archéologie Médiévale et Moderne, université Panthéon-Sorbonne "Genre et Archéologie funéraire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200462v1</w:t>
+                <w:t xml:space="preserve">hal-02200461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’état sanitaire et l’archéologie préventive : les contraintes d’une recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+                <w:t xml:space="preserve">Les tombes mérovingiennes de la basilique de Saint-Denis (fouilles d’Edouard Salin, 1953-1954 et 1957, et de Michel Fleury, 1957-1981). Nouvelles recherches pluri-disciplinaires (1999-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Périn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Construction d’un état sanitaire en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Les séminaires d’Archéologie médiévale de Rennes 2, Archéologie médiévale et moderne en Europe occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200460v1</w:t>
+                <w:t xml:space="preserve">hal-02200462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mètres cubes d’os et de terre pour une archéologie du cimetière stratifié : de Saint-Denis à l’Atlantique</w:t>
               </w:r>
@@ -5293,598 +5293,720 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00327116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvré-l'Evêque (Sarthe), Abbaye Royale de l'Épau</w:t>
+                <w:t xml:space="preserve">Yvré-L'Évêque 2018 - Abbaye Royale de l’Épau - OC 434 « L'énigme Bérengère »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Fillion-Braguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gallien</w:t>
+                <w:t xml:space="preserve">Elsa Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GSO; Drac Pays de la Loire. 2020, 394 p</w:t>
+              <w:t xml:space="preserve">Inrap Grand Ouest. 2025, pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04627614v1</w:t>
+                <w:t xml:space="preserve">hal-05599770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Langlois</w:t>
+                <w:t xml:space="preserve">Yvré-l'Evêque (Sarthe), Abbaye Royale de l'Épau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fillion-Braguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH; INRAP Grand-Ouest. 2016, 160 p</w:t>
+              <w:t xml:space="preserve">Inrap GSO; Drac Pays de la Loire. 2020, 394 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454435v1</w:t>
+                <w:t xml:space="preserve">halshs-04627614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic d’un cimetière du haut Moyen Age (Solesmes, Sarthe, Abbaye Saint-Pierre)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eglise St-Philbert, Beauvoir-sur-Mer (85018), Pays de La Loire, Vendée (85), Rapport d’opération, diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Pont-Tricoire</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] INRAP. 2011, 21 p</w:t>
+                <w:t xml:space="preserve">F. Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR CReAAH; INRAP Grand-Ouest. 2016, 160 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200465v1</w:t>
+                <w:t xml:space="preserve">hal-02454435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de l’église Saint-Laurent d’Angers (Angers, Maine-et- Loire, eglise Saint-Laurent)</w:t>
+                <w:t xml:space="preserve">Diagnostic d’un cimetière du haut Moyen Age (Solesmes, Sarthe, Abbaye Saint-Pierre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pont-Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mercier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAP. 2011, 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fillon</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02200467v1</w:t>
+                <w:t xml:space="preserve">hal-02200465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diagnostic de l’église Saint-Laurent d’Angers (Angers, Maine-et- Loire, eglise Saint-Laurent)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pont-Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap. 2011, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aire de repos - Brocuéjouls, Millau (Aveyron) : Document final de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cottard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afan GSO. 2001, 31 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6031,51 +6153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Nallbani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helidon Sokoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2531" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Henrion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2016.12.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2015.04.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papageorgopoulou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rentsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanasa Raghavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Hofmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colacicco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.01.029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F05NV0LZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bianucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Rahalison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Peluso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Ferroglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84WS86SK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cassiman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1996.2457" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schmitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Heron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Lim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Kay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark.J. Pallen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquemard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien V&#233;ronique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jimenez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Follain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200471v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R&#252;cker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Langlois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cousyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327110v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mercier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Nallbani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helidon Sokoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2531" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Henrion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2016.12.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2015.04.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papageorgopoulou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rentsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanasa Raghavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Hofmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colacicco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.01.029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F05NV0LZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bianucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Rahalison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Peluso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Ferroglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84WS86SK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cassiman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1996.2457" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schmitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Heron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Lim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Kay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark.J. Pallen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquemard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien V&#233;ronique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jimenez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Follain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200471v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R&#252;cker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Langlois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cousyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327110v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>