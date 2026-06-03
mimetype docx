--- v1 (2026-05-08)
+++ v2 (2026-06-03)
@@ -1595,191 +1595,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dysplasie de la hanche : diagnostic ostéologique, intérêt paléopathologique, valeur populationnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arégonde et les sépultures mérovingiennes de la basilique de Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Périn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Du diagnostic post-mortem au vivant »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nice, France, France</w:t>
+              <w:t xml:space="preserve">In Tempore Sueborum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ourense, Espagne, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200476v1</w:t>
+                <w:t xml:space="preserve">hal-02200474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arégonde et les sépultures mérovingiennes de la basilique de Saint-Denis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dysplasie de la hanche : diagnostic ostéologique, intérêt paléopathologique, valeur populationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Darton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Périn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Tempore Sueborum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Ourense, Espagne, Espagne</w:t>
+              <w:t xml:space="preserve">Workshop « Du diagnostic post-mortem au vivant »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200474v1</w:t>
+                <w:t xml:space="preserve">hal-02200476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps à l’épreuve des règles monastiques : Gestion des maux et longévité (Abbaye Sainte-Croix, Poitiers, XVIe-XVIIIe siècle)</w:t>
               </w:r>
@@ -2363,286 +2363,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’état sanitaire et l’archéologie préventive : les contraintes d’une recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+                <w:t xml:space="preserve">Anthropologie physique, ADN et mobilier funéraire : diagnose sexuelles comparées des tombes mérovingiennes de la basilique de Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Périn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Construction d’un état sanitaire en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Jeudi d’Archéologie Médiévale et Moderne, université Panthéon-Sorbonne "Genre et Archéologie funéraire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200460v1</w:t>
+                <w:t xml:space="preserve">hal-02200461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologie physique, ADN et mobilier funéraire : diagnose sexuelles comparées des tombes mérovingiennes de la basilique de Saint-Denis</w:t>
+                <w:t xml:space="preserve">Les tombes mérovingiennes de la basilique de Saint-Denis (fouilles d’Edouard Salin, 1953-1954 et 1957, et de Michel Fleury, 1957-1981). Nouvelles recherches pluri-disciplinaires (1999-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Périn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi d’Archéologie Médiévale et Moderne, université Panthéon-Sorbonne "Genre et Archéologie funéraire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Les séminaires d’Archéologie médiévale de Rennes 2, Archéologie médiévale et moderne en Europe occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200461v1</w:t>
+                <w:t xml:space="preserve">hal-02200462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes mérovingiennes de la basilique de Saint-Denis (fouilles d’Edouard Salin, 1953-1954 et 1957, et de Michel Fleury, 1957-1981). Nouvelles recherches pluri-disciplinaires (1999-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Périn</w:t>
+                <w:t xml:space="preserve">L’état sanitaire et l’archéologie préventive : les contraintes d’une recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les séminaires d’Archéologie médiévale de Rennes 2, Archéologie médiévale et moderne en Europe occidentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop Construction d’un état sanitaire en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200462v1</w:t>
+                <w:t xml:space="preserve">hal-02200460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mètres cubes d’os et de terre pour une archéologie du cimetière stratifié : de Saint-Denis à l’Atlantique</w:t>
               </w:r>
@@ -3071,247 +3071,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique esquestre et sémiologie osseuse. Approche anthropologique à partir d'un exemple normand (Notre-Dame-de-Bondeville)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A medieval infant burial from Quimper (Bretagne - France): an example of brain preservation in wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Papageorgopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Bianucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Jacquemard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulon (France), France</w:t>
+              <w:t xml:space="preserve">7th World Congress on Mummy Studies (AAAS Pacific Division)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Diego (Californie - EU), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200457v1</w:t>
+                <w:t xml:space="preserve">hal-02200456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A medieval infant burial from Quimper (Bretagne - France): an example of brain preservation in wetland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratique esquestre et sémiologie osseuse. Approche anthropologique à partir d'un exemple normand (Notre-Dame-de-Bondeville)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Darton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Mummy Studies (AAAS Pacific Division)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Diego (Californie - EU), United States</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02200456v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peste nei resti scheletrici di religiosi francesci del XVII secolo</w:t>
               </w:r>
@@ -4758,51 +4758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux cercueils d’enfants à Quimper : reconstitution des échanges entre le contenu et le contenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5693,224 +5693,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic d’un cimetière du haut Moyen Age (Solesmes, Sarthe, Abbaye Saint-Pierre)</w:t>
+                <w:t xml:space="preserve">Diagnostic de l’église Saint-Laurent d’Angers (Angers, Maine-et- Loire, eglise Saint-Laurent)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pont-Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] INRAP. 2011, 21 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap. 2011, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200465v1</w:t>
+                <w:t xml:space="preserve">hal-02200467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de l’église Saint-Laurent d’Angers (Angers, Maine-et- Loire, eglise Saint-Laurent)</w:t>
+                <w:t xml:space="preserve">Diagnostic d’un cimetière du haut Moyen Age (Solesmes, Sarthe, Abbaye Saint-Pierre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pont-Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAP. 2011, 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mercier</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02200467v1</w:t>
+                <w:t xml:space="preserve">hal-02200465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aire de repos - Brocuéjouls, Millau (Aveyron) : Document final de synthèse</w:t>
               </w:r>
@@ -6153,51 +6153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Nallbani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helidon Sokoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2531" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Henrion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2016.12.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2015.04.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papageorgopoulou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rentsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanasa Raghavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Hofmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colacicco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.01.029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F05NV0LZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bianucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Rahalison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Peluso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Ferroglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84WS86SK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cassiman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1996.2457" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schmitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Heron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Lim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Kay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark.J. Pallen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquemard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien V&#233;ronique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jimenez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Follain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200471v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R&#252;cker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Langlois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cousyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327110v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Nallbani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helidon Sokoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2531" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Darton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Henrion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2016.12.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2015.04.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papageorgopoulou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rentsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maanasa Raghavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Hofmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Colacicco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.01.029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F05NV0LZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bianucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Rahalison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Peluso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Ferroglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84WS86SK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267445v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cassiman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1996.2457" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schmitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Heron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Lim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Kay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark.J. Pallen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200459v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Louis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquemard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03150230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pascal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02927477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-19-le-sanctuaire-du-chapeau-neuville-sur-sarthe/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien V&#233;ronique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jimenez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Follain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200471v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R&#252;cker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jy. Langlois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cousyn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327110v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Langlois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02454435v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200467v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pont-Tricoire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mercier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>