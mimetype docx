--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Guilloux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-4738-389X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05038905X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Guilloux, 60 ans est maître de conférences en sciences de gestion & management.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 1989 à 1999, elle a été en poste à l’Institut d’Administration des Entreprises IAE Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2000, elle est MDC en LEA management international à l'Université Paris-Est Créteil (UPEC). Elle  a enseigné également de 2020 à 2025 au sein du M2 Management et Commerce International de l'INALCO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre permanent du Laboratoire LEMNA (axe Numérisation et Transformations des Organisations), elle mène des études en France et à l'international sur le transport international de marchandises, l'optimisation de la chaîne logistique export/import via les technologies de l'information.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle travaille actuellement sur le thème des systèmes informatisés inter-organisationnels SIO et s'intéresse plus précisément aux guichets uniques électroniques (maritime/aérien) dans le cadre de la dématérialisation du commerce international. Un projet de recherche est en cours avec A. Sone Mbassi sur la dématérialisation des douanes en Afrique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle adhère à l'AIM et l'AIS depuis de nombreuses années.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Social Media Engagement Behaviors in the Context of Luxury Brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Cristina Micu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advertising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00913367.2017.1405756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital business reporting standards: mapping the battle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Lowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ejis.2012.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B. Pick, Avijit Sarkar (2015), The Global Digital Divides: Explaining Change, Series Progress in IS, Springer, 386 pages, ISBN 978-3-662-46601-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), pp.143. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.154.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le « texte » peut mettre en lumière les infrastructures SIO en XML et en EDI ? Un exemple dans le secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 39 (9), pp.250-264. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.039.0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'implantation d'un SIRH sur la GRH d'une PME : une étude longitudinale contextualiste et conventionnaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 37 (7), pp.329-350. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.037.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010070102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets: Contextual, Strategic and Configurative Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does psychological Profile has something to do with satisfaction ? A French retailing Franchisees study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2010.034957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source Software movement in the French central &amp; local government: a retrospective and prospective exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Deller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJED.2008.021275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing et Ressources Humaines : le BPO : solution pour la transformation de la fonction RH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 13 (3), pp.114-123. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.013.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enchères électroniques : Un exemple dans le secteur publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.027.51.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médi@ Exchange : de l'idée au marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (1), pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue management par place : Une spécificité Accor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Beluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.07-15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.026.07.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yield en marketing : Concepts, méthodes et enjeux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (3), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010001500304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décolonialité et économie morale stratifiée de la corruption dans un SI douanier au Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème workshop du GTAIM critiques, éthique et régulation des transformations numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-customs corruption as resistance to data colonialism: a critical realist case study in Cameroun Port of Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Mediterranean Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.audencia.com/en/mcis-conference, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-administration, réseaux sociaux et anti-corruption: quelles « social media public spheres» dans un régime autoritaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT AIM "CRITIQUES, ÉTHIQUE ET RÉGULATION DES TRANSFORMATIONS NUMÉRIQUES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lemna IAE Nantes, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturer le « nous » des relations réflexives comme mécanisme anti-corruption dans la mise en place de l’E-administration douanière : le cas de SYDONIA au port de Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT AIM "critiques, éthique et régulation des transformations numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging western and southern worldviews in E-government: from controlling conformity to integrating indigenous ethics in E-Customs in the port of Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM Pre Icis FRAIS workshop Forty-Third International Conference on Information Systems, Copenhagen 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'économique repense l'innovation d'un projet hybride de e-gouvernement. Pouvoir des 'autres' pour ouvrir les CCS cargo community systems dans le domaine portuaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIM Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix_en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Identités d’interface » et jeux virtuels dans le cadre des « performance studies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMiIS13 - Research Methods in Information Systems (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, Apr 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la Gouvernance Etatique de SIO grâce à l'analyse Réseau : Analyse d'une controverse entre les Greffes et l'INPI sur le Registre National du Commerce et des Sociétés (RNCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance logistique portuaire et informations partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bagoulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, information et performance: les processus opérationnels au cœur de la gestion des entreprises, ouvrage collectif sous la direction de Meyssonnier F. et Rowe F., Presses Universitaires de Rennes, pp. 161-173</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2016, 978-2-7535-4364-5. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.58171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Theory View of E-HR and Open Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.7-11, 2009, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-883-3.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR outsourcing strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.477-481, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Butterworth Heinemann, pp.87-103, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RH magic cauldron of open source project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.7-11, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice Technology, Outsourcing and Transforming HR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-104, 2008, 9780750686457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potential, Problems and Guidance for Practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR intranets perspectives: practices and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.746-751, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corée du Sud, future douanière numérique de l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler les données des ports: un enjeu de guerre economique avec la Chine? https://theconversation.com/controler-les-donnees-des-ports-un-enjeu-de-guerre-economique-avec-la-chine-257401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Guilloux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-4738-389X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05038905X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Guilloux, 60 ans est maître de conférences en sciences de gestion & management.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 1989 à 1999, elle a été en poste à l’Institut d’Administration des Entreprises IAE Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2000, elle est MDC en LEA management international à l'Université Paris-Est Créteil (UPEC). Elle  a enseigné également de 2020 à 2025 au sein du M2 Management et Commerce International de l'INALCO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre permanent du Laboratoire LEMNA (axe Numérisation et Transformations des Organisations), elle mène des études en France et à l'international sur le transport international de marchandises, l'optimisation de la chaîne logistique export/import via les technologies de l'information.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle travaille actuellement sur le thème des systèmes informatisés inter-organisationnels SIO et s'intéresse plus précisément aux guichets uniques électroniques (maritime/aérien) dans le cadre de la dématérialisation du commerce international. Un projet de recherche est en cours avec A. Sone Mbassi sur la dématérialisation des douanes en Afrique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle adhère à l'AIM et l'AIS depuis de nombreuses années.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Social Media Engagement Behaviors in the Context of Luxury Brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Cristina Micu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advertising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00913367.2017.1405756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital business reporting standards: mapping the battle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Lowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ejis.2012.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B. Pick, Avijit Sarkar (2015), The Global Digital Divides: Explaining Change, Series Progress in IS, Springer, 386 pages, ISBN 978-3-662-46601-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), pp.143. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.154.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le « texte » peut mettre en lumière les infrastructures SIO en XML et en EDI ? Un exemple dans le secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 39 (9), pp.250-264. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.039.0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'implantation d'un SIRH sur la GRH d'une PME : une étude longitudinale contextualiste et conventionnaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 37 (7), pp.329-350. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.037.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010070102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets: Contextual, Strategic and Configurative Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does psychological Profile has something to do with satisfaction ? A French retailing Franchisees study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2010.034957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source Software movement in the French central &amp; local government: a retrospective and prospective exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Deller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJED.2008.021275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing et Ressources Humaines : le BPO : solution pour la transformation de la fonction RH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 13 (3), pp.114-123. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.013.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enchères électroniques : Un exemple dans le secteur publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.027.51.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médi@ Exchange : de l'idée au marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (1), pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue management par place : Une spécificité Accor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Beluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.07-15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.026.07.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yield en marketing : Concepts, méthodes et enjeux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (3), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010001500304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décolonialité et économie morale stratifiée de la corruption dans un SI douanier au Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème workshop du GTAIM critiques, éthique et régulation des transformations numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-customs corruption as resistance to data colonialism: a critical realist case study in Cameroun Port of Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Mediterranean Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.audencia.com/en/mcis-conference, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-administration, réseaux sociaux et anti-corruption: quelles « social media public spheres» dans un régime autoritaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT AIM "CRITIQUES, ÉTHIQUE ET RÉGULATION DES TRANSFORMATIONS NUMÉRIQUES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lemna IAE Nantes, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturer le « nous » des relations réflexives comme mécanisme anti-corruption dans la mise en place de l’E-administration douanière : le cas de SYDONIA au port de Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT AIM "critiques, éthique et régulation des transformations numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging western and southern worldviews in E-government: from controlling conformity to integrating indigenous ethics in E-Customs in the port of Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM Pre Icis FRAIS workshop Forty-Third International Conference on Information Systems, Copenhagen 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'économique repense l'innovation d'un projet hybride de e-gouvernement. Pouvoir des 'autres' pour ouvrir les CCS cargo community systems dans le domaine portuaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIM Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix_en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Identités d’interface » et jeux virtuels dans le cadre des « performance studies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMiIS13 - Research Methods in Information Systems (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, Apr 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la Gouvernance Etatique de SIO grâce à l'analyse Réseau : Analyse d'une controverse entre les Greffes et l'INPI sur le Registre National du Commerce et des Sociétés (RNCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance logistique portuaire et informations partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bagoulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, information et performance: les processus opérationnels au cœur de la gestion des entreprises, ouvrage collectif sous la direction de Meyssonnier F. et Rowe F., Presses Universitaires de Rennes, pp. 161-173</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2016, 978-2-7535-4364-5. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.58171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Theory View of E-HR and Open Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.7-11, 2009, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-883-3.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potential, Problems and Guidance for Practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Butterworth Heinemann, pp.87-103, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RH magic cauldron of open source project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.7-11, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice Technology, Outsourcing and Transforming HR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-104, 2008, 9780750686457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR intranets perspectives: practices and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.746-751, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR outsourcing strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.477-481, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corée du Sud, future douanière numérique de l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler les données des ports: un enjeu de guerre economique avec la Chine? https://theconversation.com/controler-les-donnees-des-ports-un-enjeu-de-guerre-economique-avec-la-chine-257401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBFE7AEB"/>
+    <w:nsid w:val="B6555FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-guilloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4738-389X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05038905X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Cristina Micu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913367.2017.1405756" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Locke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2012.5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.154.0143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJED.2008.021275" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.013.0114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.027.51.61" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beluze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.07.15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010001500304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sone Mbassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-883-3.ch002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Technology-Outsourcing--Transforming-HR/Reddington-Martin-Alexander/p/book/9780750686457" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-guilloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4738-389X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05038905X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Cristina Micu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913367.2017.1405756" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Locke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2012.5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.154.0143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJED.2008.021275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.013.0114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.027.51.61" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beluze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.07.15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010001500304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sone Mbassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-883-3.ch002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Technology-Outsourcing--Transforming-HR/Reddington-Martin-Alexander/p/book/9780750686457" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>