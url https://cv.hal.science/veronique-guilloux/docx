--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Guilloux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-4738-389X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05038905X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Guilloux, 60 ans est maître de conférences en sciences de gestion & management.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 1989 à 1999, elle a été en poste à l’Institut d’Administration des Entreprises IAE Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2000, elle est MDC en LEA management international à l'Université Paris-Est Créteil (UPEC). Elle  a enseigné également de 2020 à 2025 au sein du M2 Management et Commerce International de l'INALCO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre permanent du Laboratoire LEMNA (axe Numérisation et Transformations des Organisations), elle mène des études en France et à l'international sur le transport international de marchandises, l'optimisation de la chaîne logistique export/import via les technologies de l'information.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle travaille actuellement sur le thème des systèmes informatisés inter-organisationnels SIO et s'intéresse plus précisément aux guichets uniques électroniques (maritime/aérien) dans le cadre de la dématérialisation du commerce international. Un projet de recherche est en cours avec A. Sone Mbassi sur la dématérialisation des douanes en Afrique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle adhère à l'AIM et l'AIS depuis de nombreuses années.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Social Media Engagement Behaviors in the Context of Luxury Brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Cristina Micu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advertising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00913367.2017.1405756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital business reporting standards: mapping the battle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Lowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ejis.2012.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B. Pick, Avijit Sarkar (2015), The Global Digital Divides: Explaining Change, Series Progress in IS, Springer, 386 pages, ISBN 978-3-662-46601-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), pp.143. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.154.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le « texte » peut mettre en lumière les infrastructures SIO en XML et en EDI ? Un exemple dans le secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 39 (9), pp.250-264. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.039.0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'implantation d'un SIRH sur la GRH d'une PME : une étude longitudinale contextualiste et conventionnaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 37 (7), pp.329-350. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.037.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010070102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets: Contextual, Strategic and Configurative Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does psychological Profile has something to do with satisfaction ? A French retailing Franchisees study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2010.034957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source Software movement in the French central &amp; local government: a retrospective and prospective exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Deller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJED.2008.021275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing et Ressources Humaines : le BPO : solution pour la transformation de la fonction RH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 13 (3), pp.114-123. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.013.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enchères électroniques : Un exemple dans le secteur publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.027.51.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médi@ Exchange : de l'idée au marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (1), pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue management par place : Une spécificité Accor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Beluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.07-15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.026.07.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yield en marketing : Concepts, méthodes et enjeux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (3), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010001500304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décolonialité et économie morale stratifiée de la corruption dans un SI douanier au Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème workshop du GTAIM critiques, éthique et régulation des transformations numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-customs corruption as resistance to data colonialism: a critical realist case study in Cameroun Port of Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Mediterranean Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.audencia.com/en/mcis-conference, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-administration, réseaux sociaux et anti-corruption: quelles « social media public spheres» dans un régime autoritaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT AIM "CRITIQUES, ÉTHIQUE ET RÉGULATION DES TRANSFORMATIONS NUMÉRIQUES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lemna IAE Nantes, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturer le « nous » des relations réflexives comme mécanisme anti-corruption dans la mise en place de l’E-administration douanière : le cas de SYDONIA au port de Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT AIM "critiques, éthique et régulation des transformations numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging western and southern worldviews in E-government: from controlling conformity to integrating indigenous ethics in E-Customs in the port of Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM Pre Icis FRAIS workshop Forty-Third International Conference on Information Systems, Copenhagen 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'économique repense l'innovation d'un projet hybride de e-gouvernement. Pouvoir des 'autres' pour ouvrir les CCS cargo community systems dans le domaine portuaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIM Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix_en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Identités d’interface » et jeux virtuels dans le cadre des « performance studies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMiIS13 - Research Methods in Information Systems (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, Apr 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la Gouvernance Etatique de SIO grâce à l'analyse Réseau : Analyse d'une controverse entre les Greffes et l'INPI sur le Registre National du Commerce et des Sociétés (RNCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance logistique portuaire et informations partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bagoulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, information et performance: les processus opérationnels au cœur de la gestion des entreprises, ouvrage collectif sous la direction de Meyssonnier F. et Rowe F., Presses Universitaires de Rennes, pp. 161-173</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2016, 978-2-7535-4364-5. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.58171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Theory View of E-HR and Open Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.7-11, 2009, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-883-3.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potential, Problems and Guidance for Practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Butterworth Heinemann, pp.87-103, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RH magic cauldron of open source project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.7-11, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice Technology, Outsourcing and Transforming HR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-104, 2008, 9780750686457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR intranets perspectives: practices and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.746-751, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR outsourcing strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.477-481, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corée du Sud, future douanière numérique de l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler les données des ports: un enjeu de guerre economique avec la Chine? https://theconversation.com/controler-les-donnees-des-ports-un-enjeu-de-guerre-economique-avec-la-chine-257401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Guilloux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-4738-389X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05038905X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Guilloux, 60 ans est maître de conférences en sciences de gestion & management.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 1989 à 1999, elle a été en poste à l’Institut d’Administration des Entreprises IAE Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2000, elle est MDC en LEA management international à l'Université Paris-Est Créteil (UPEC). Elle  a enseigné également de 2020 à 2025 au sein du M2 Management et Commerce International de l'INALCO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre permanent du Laboratoire LEMNA (axe Numérisation et Transformations des Organisations), elle mène des études en France et à l'international sur le transport international de marchandises, l'optimisation de la chaîne logistique export/import via les technologies de l'information.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle travaille actuellement sur le thème des systèmes informatisés inter-organisationnels SIO et s'intéresse plus précisément aux guichets uniques électroniques (maritime/aérien) dans le cadre de la dématérialisation du commerce international. Un projet de recherche est en cours avec A. Sone Mbassi sur la dématérialisation des douanes en Afrique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle adhère à l'AIM et l'AIS depuis de nombreuses années.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Social Media Engagement Behaviors in the Context of Luxury Brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Pentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Cristina Micu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advertising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.55-69. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00913367.2017.1405756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital business reporting standards: mapping the battle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Lowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (3), pp.257-277. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/ejis.2012.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James B. Pick, Avijit Sarkar (2015), The Global Digital Divides: Explaining Change, Series Progress in IS, Springer, 386 pages, ISBN 978-3-662-46601-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), pp.143. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.154.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le « texte » peut mettre en lumière les infrastructures SIO en XML et en EDI ? Un exemple dans le secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 39 (9), pp.250-264. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.039.0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010070102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'implantation d'un SIRH sur la GRH d'une PME : une étude longitudinale contextualiste et conventionnaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 37 (7), pp.329-350. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.037.0329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorizing HR Intranets: Contextual, Strategic and Configurative Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (3), pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does psychological Profile has something to do with satisfaction ? A French retailing Franchisees study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2010.034957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source Software movement in the French central &amp; local government: a retrospective and prospective exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Deller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJED.2008.021275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing et Ressources Humaines : le BPO : solution pour la transformation de la fonction RH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 13 (3), pp.114-123. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.013.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enchères électroniques : Un exemple dans le secteur publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.027.51.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médi@ Exchange : de l'idée au marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (1), pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue management par place : Une spécificité Accor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Beluze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.07-15. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.026.07.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Yield en marketing : Concepts, méthodes et enjeux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (3), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010001500304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-customs corruption as resistance to data colonialism: a critical realist case study in Cameroun Port of Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Mediterranean Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.audencia.com/en/mcis-conference, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décolonialité et économie morale stratifiée de la corruption dans un SI douanier au Cameroun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème workshop du GTAIM critiques, éthique et régulation des transformations numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-administration, réseaux sociaux et anti-corruption: quelles « social media public spheres» dans un régime autoritaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT AIM "CRITIQUES, ÉTHIQUE ET RÉGULATION DES TRANSFORMATIONS NUMÉRIQUES"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lemna IAE Nantes, Apr 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturer le « nous » des relations réflexives comme mécanisme anti-corruption dans la mise en place de l’E-administration douanière : le cas de SYDONIA au port de Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT AIM "critiques, éthique et régulation des transformations numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging western and southern worldviews in E-government: from controlling conformity to integrating indigenous ethics in E-Customs in the port of Douala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sone Mbassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM Pre Icis FRAIS workshop Forty-Third International Conference on Information Systems, Copenhagen 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'économique repense l'innovation d'un projet hybride de e-gouvernement. Pouvoir des 'autres' pour ouvrir les CCS cargo community systems dans le domaine portuaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIM Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix_en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Identités d’interface » et jeux virtuels dans le cadre des « performance studies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMiIS13 - Research Methods in Information Systems (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, Apr 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la Gouvernance Etatique de SIO grâce à l'analyse Réseau : Analyse d'une controverse entre les Greffes et l'INPI sur le Registre National du Commerce et des Sociétés (RNCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance logistique portuaire et informations partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bagoulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation, information et performance: les processus opérationnels au cœur de la gestion des entreprises, ouvrage collectif sous la direction de Meyssonnier F. et Rowe F., Presses Universitaires de Rennes, pp. 161-173</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2016, 978-2-7535-4364-5. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.58171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Activity Theory View of E-HR and Open Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.7-11, 2009, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59904-883-3.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potential, Problems and Guidance for Practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.100-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00683976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: Theory and Practice Technology, Outsourcing and Transforming HR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-104, 2008, 9780750686457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing HR in France: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology, Outsourcing &amp; Transforming HR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Butterworth Heinemann, pp.87-103, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-RH magic cauldron of open source project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.7-11, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR intranets perspectives: practices and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.746-751, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR outsourcing strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Resources Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference, Idea Group Publishing, pp.477-481, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corée du Sud, future douanière numérique de l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler les données des ports: un enjeu de guerre economique avec la Chine? https://theconversation.com/controler-les-donnees-des-ports-un-enjeu-de-guerre-economique-avec-la-chine-257401</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6555FDB"/>
+    <w:nsid w:val="0000DE51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-guilloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4738-389X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05038905X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Cristina Micu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913367.2017.1405756" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Locke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2012.5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.154.0143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJED.2008.021275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.013.0114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.027.51.61" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beluze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.07.15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010001500304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sone Mbassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-883-3.ch002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Technology-Outsourcing--Transforming-HR/Reddington-Martin-Alexander/p/book/9780750686457" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-guilloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4738-389X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05038905X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Pentina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Cristina Micu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913367.2017.1405756" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Locke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ejis.2012.5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.154.0143" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567338v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0329" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Deller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJED.2008.021275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.013.0114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.027.51.61" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beluze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.026.07.15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010001500304" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sone Mbassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-883-3.ch002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Technology-Outsourcing--Transforming-HR/Reddington-Martin-Alexander/p/book/9780750686457" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911798v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124514v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>