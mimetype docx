--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -326,209 +326,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pactos políticos en Iberoamérica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Ayrolo</w:t>
+                <w:t xml:space="preserve">« Sorties de guerre et après-guerres dans les Amériques latines (XIXe-XXe siècles). Jalons pour une histoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Almanack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2236-463328ed00121⟩</w:t>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/atlante.654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481948v1</w:t>
+                <w:t xml:space="preserve">hal-03647063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sorties de guerre et après-guerres dans les Amériques latines (XIXe-XXe siècles). Jalons pour une histoire »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+                <w:t xml:space="preserve">Pactos políticos en Iberoamérica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ayrolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14, 2021, </w:t>
+              <w:t xml:space="preserve">Almanack</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/atlante.654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/2236-463328ed00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647063v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative Margins: Afro-descendant and Indigenous Intellectuals in the Americas of the 19th and 20th Centuries</w:t>
               </w:r>
@@ -601,51 +601,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.9671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250748v1</w:t>
+                <w:t xml:space="preserve">hal-04015941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative Margins: Afro-descendant and Indigenous Intellectuals in the Americas of the 19th and 20th Centuries</w:t>
               </w:r>
@@ -718,51 +718,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.9671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015941v1</w:t>
+                <w:t xml:space="preserve">hal-04250748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1602,196 +1602,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAS NUEVAS GRAMÁTICAS DE LA MOVILIZACIÓN POLÍTICA LOCAL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUAND LES ACTEURS PRENNENT LA PLUME. PRONUNCIARSE DANS LE VENEZUELA INDÉPENDANT (1828-1858)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Almanack</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2236-463328ed00121⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2236-463328ed00421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647100v1</w:t>
+                <w:t xml:space="preserve">hal-03647095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUAND LES ACTEURS PRENNENT LA PLUME. PRONUNCIARSE DANS LE VENEZUELA INDÉPENDANT (1828-1858)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LAS NUEVAS GRAMÁTICAS DE LA MOVILIZACIÓN POLÍTICA LOCAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ayrolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Almanack</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2236-463328ed00121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/2236-463328ed00421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03647095v1</w:t>
+                <w:t xml:space="preserve">hal-03647100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justicia «excepcional» y lógicas de radicalización durante la primera pacificación de Venezuela (1812-1814)</w:t>
               </w:r>
@@ -1849,165 +1849,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciudades leales, ciudades patriotas. Guerra de independencia y identidades urbanas (Venezuela, siglo XIX)</w:t>
+                <w:t xml:space="preserve">Dinámicas de movilización y lógicas de socialización de lo político en el mundo rural venezolano (1858-1859)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tiempo y espacio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63, pp.163-186</w:t>
+              <w:t xml:space="preserve">Illes i Imperis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.113-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745286v1</w:t>
+                <w:t xml:space="preserve">hal-01744611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinámicas de movilización y lógicas de socialización de lo político en el mundo rural venezolano (1858-1859)</w:t>
+                <w:t xml:space="preserve">Ciudades leales, ciudades patriotas. Guerra de independencia y identidades urbanas (Venezuela, siglo XIX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Illes i Imperis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.113-135</w:t>
+              <w:t xml:space="preserve">Tiempo y espacio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.163-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744611v1</w:t>
+                <w:t xml:space="preserve">hal-01745286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exils et mouvements clandestins. Une approche transnationale</w:t>
               </w:r>
@@ -2078,183 +2078,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Opinion and Representation in the Constituent Congress of Venezuela (1810‑1812)</w:t>
+                <w:t xml:space="preserve">Les logiques d’engagement dans la guerre d’indépendance au Venezuela. Une autre face de la guerre civile (1812-1818)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 365, pp.153 - 175. </w:t>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ahrf.12135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/amnis.1304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757896v1</w:t>
+                <w:t xml:space="preserve">hal-01709862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les logiques d’engagement dans la guerre d’indépendance au Venezuela. Une autre face de la guerre civile (1812-1818)</w:t>
+                <w:t xml:space="preserve">Public Opinion and Representation in the Constituent Congress of Venezuela (1810‑1812)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10, </w:t>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 365, pp.153 - 175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/amnis.1304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ahrf.12135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709862v1</w:t>
+                <w:t xml:space="preserve">hal-01757896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2659,51 +2659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blumenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Macias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437718v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ayrolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2236-463328ed00121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ramdani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.9671" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.19822" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2236-463328ed00421" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2016.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01745286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.038.0011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01757896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12135" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1304" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01745315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01180313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blumenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Macias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437718v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ayrolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2236-463328ed00121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ramdani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.9671" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.19822" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2236-463328ed00421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2016.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01745286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.038.0011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1304" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01757896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01745315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01180313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>