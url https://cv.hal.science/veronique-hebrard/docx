--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -326,209 +326,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sorties de guerre et après-guerres dans les Amériques latines (XIXe-XXe siècles). Jalons pour une histoire »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Blumenthal</w:t>
+                <w:t xml:space="preserve">Pactos políticos en Iberoamérica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ayrolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/atlante.654⟩</w:t>
+              <w:t xml:space="preserve">Almanack</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2236-463328ed00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647063v1</w:t>
+                <w:t xml:space="preserve">hal-04481948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pactos políticos en Iberoamérica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Ayrolo</w:t>
+                <w:t xml:space="preserve">« Sorties de guerre et après-guerres dans les Amériques latines (XIXe-XXe siècles). Jalons pour une histoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Almanack</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 28, 2021, </w:t>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/2236-463328ed00121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/atlante.654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481948v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative Margins: Afro-descendant and Indigenous Intellectuals in the Americas of the 19th and 20th Centuries</w:t>
               </w:r>
@@ -601,51 +601,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.9671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015941v1</w:t>
+                <w:t xml:space="preserve">hal-04250748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative Margins: Afro-descendant and Indigenous Intellectuals in the Americas of the 19th and 20th Centuries</w:t>
               </w:r>
@@ -718,51 +718,51 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.9671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250748v1</w:t>
+                <w:t xml:space="preserve">hal-04015941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1602,196 +1602,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUAND LES ACTEURS PRENNENT LA PLUME. PRONUNCIARSE DANS LE VENEZUELA INDÉPENDANT (1828-1858)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LAS NUEVAS GRAMÁTICAS DE LA MOVILIZACIÓN POLÍTICA LOCAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ayrolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Almanack</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2236-463328ed00421⟩</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2236-463328ed00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647095v1</w:t>
+                <w:t xml:space="preserve">hal-03647100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAS NUEVAS GRAMÁTICAS DE LA MOVILIZACIÓN POLÍTICA LOCAL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUAND LES ACTEURS PRENNENT LA PLUME. PRONUNCIARSE DANS LE VENEZUELA INDÉPENDANT (1828-1858)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Almanack</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2236-463328ed00121⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2236-463328ed00421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647100v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justicia «excepcional» y lógicas de radicalización durante la primera pacificación de Venezuela (1812-1814)</w:t>
               </w:r>
@@ -1849,165 +1849,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinámicas de movilización y lógicas de socialización de lo político en el mundo rural venezolano (1858-1859)</w:t>
+                <w:t xml:space="preserve">Ciudades leales, ciudades patriotas. Guerra de independencia y identidades urbanas (Venezuela, siglo XIX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Illes i Imperis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.113-135</w:t>
+              <w:t xml:space="preserve">Tiempo y espacio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.163-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744611v1</w:t>
+                <w:t xml:space="preserve">hal-01745286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciudades leales, ciudades patriotas. Guerra de independencia y identidades urbanas (Venezuela, siglo XIX)</w:t>
+                <w:t xml:space="preserve">Dinámicas de movilización y lógicas de socialización de lo político en el mundo rural venezolano (1858-1859)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tiempo y espacio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63, pp.163-186</w:t>
+              <w:t xml:space="preserve">Illes i Imperis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.113-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745286v1</w:t>
+                <w:t xml:space="preserve">hal-01744611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exils et mouvements clandestins. Une approche transnationale</w:t>
               </w:r>
@@ -2659,51 +2659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blumenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Macias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437718v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481948v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ayrolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2236-463328ed00121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ramdani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.9671" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.19822" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2236-463328ed00421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2016.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01745286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.038.0011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1304" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01757896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01745315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01180313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blumenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique H&#233;brard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Macias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437718v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ayrolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2236-463328ed00121" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.654" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ramdani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parfait" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.9671" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lesperseides.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.19822" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2236-463328ed00421" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/revindias.2016.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01745286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr.038.0011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.1304" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01757896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01744544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01745315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01180313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>