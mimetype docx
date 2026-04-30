--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1683,51 +1683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E69629F"/>
+    <w:nsid w:val="ED57CDA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1831,51 +1831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A32CD01"/>
+    <w:nsid w:val="0B7E9A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1979,51 +1979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19FE20BC"/>
+    <w:nsid w:val="6E946D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2127,51 +2127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5ED0F5AA"/>
+    <w:nsid w:val="26BDB181"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2275,51 +2275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C5F96BC0"/>
+    <w:nsid w:val="24132CFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2423,51 +2423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A9CBAD9C"/>
+    <w:nsid w:val="0BC6B476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2571,51 +2571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="46C5DDFC"/>
+    <w:nsid w:val="34C2F0CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2719,51 +2719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="031CB04E"/>
+    <w:nsid w:val="60845584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2867,51 +2867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BB6542E4"/>
+    <w:nsid w:val="89EA1A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3015,51 +3015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="825EC8E3"/>
+    <w:nsid w:val="79C623C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>