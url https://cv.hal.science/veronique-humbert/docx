--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1683,51 +1683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED57CDA4"/>
+    <w:nsid w:val="9E982D6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1831,51 +1831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B7E9A28"/>
+    <w:nsid w:val="4046F818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1979,51 +1979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E946D29"/>
+    <w:nsid w:val="83EE75DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2127,51 +2127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26BDB181"/>
+    <w:nsid w:val="7B759A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2275,51 +2275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="24132CFF"/>
+    <w:nsid w:val="6ABB826E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2423,51 +2423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0BC6B476"/>
+    <w:nsid w:val="50A98D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2571,51 +2571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="34C2F0CF"/>
+    <w:nsid w:val="161B90C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2719,51 +2719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="60845584"/>
+    <w:nsid w:val="2F0B9D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2867,51 +2867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="89EA1A7D"/>
+    <w:nsid w:val="928CD1DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3015,51 +3015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="79C623C5"/>
+    <w:nsid w:val="3F5EB0A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>