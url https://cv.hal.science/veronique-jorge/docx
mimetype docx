--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -322,295 +322,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t>
+                <w:t xml:space="preserve">Drought-Induced Epigenetic Memory in the cambium of Poplar Trees persists and primes future stress responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
+                <w:t xml:space="preserve">Alexandre Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+                <w:t xml:space="preserve">Yu-Qi Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Gwenvaël Laskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pégard</w:t>
+                <w:t xml:space="preserve">Bao-Dong Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.10.14.681991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070106v1</w:t>
+                <w:t xml:space="preserve">hal-05322036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-Induced Epigenetic Memory in the cambium of Poplar Trees persists and primes future stress responses</w:t>
+                <w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Duplan</w:t>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Qi Feng</w:t>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenvaël Laskar</w:t>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao-Dong Cai</w:t>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.10.14.681991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322036v1</w:t>
+                <w:t xml:space="preserve">hal-05070106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t>
               </w:r>
@@ -1024,51 +1024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1126,385 +1126,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t>
+                <w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Opgenoorth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dauphin</w:t>
+                <w:t xml:space="preserve">Raquel Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Benavides</w:t>
+                <w:t xml:space="preserve">Bárbara Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Heer</w:t>
+                <w:t xml:space="preserve">Cristina Bastias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevi Alizoti</w:t>
+                <w:t xml:space="preserve">David López‐quiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282821v1</w:t>
+                <w:t xml:space="preserve">hal-03282266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Opgenoorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David López‐quiroga</w:t>
+                <w:t xml:space="preserve">Katrin Heer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Mas</w:t>
+                <w:t xml:space="preserve">Paraskevi Alizoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282266v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favorable Conditions for Genomic Evaluation to Outperform Classical Pedigree Evaluation Highlighted by a Proof-of-Concept Study in Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
@@ -1581,51 +1581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1957,77 +1957,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow-sense heritability and P-ST estimates of DNA methylation in three Populus nigra L. populations under contrasting water availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2130,51 +2130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gail Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (10), pp.2706-2719. </w:t>
@@ -2238,77 +2238,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusi Zaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Giacomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (4), pp.1023-1036. </w:t>
@@ -2371,51 +2371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for Marker-Assisted Selection for forest tree breeding: lessons from 20 years of MAS in crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2790,51 +2790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Rohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Storme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,51 +2911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative resistances to leaf rust finely mapped within two nucleotide-binding site leucine-rich repeat (NBS-LRR)-rich genomic regions of chromosome 19 in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,51 +3045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of quantitative trait loci affecting ectomycorrhizal symbiosis in an interspecific F1 poplar cross and differential expression of genes in ectomycorrhizas of the two parents: Populus deltoides and Populus trichocarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,51 +3204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isacco Beritognolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,51 +3337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic linkage maps of Populus nigra L. including AFLPs, SSRs, SNPs, and sex trait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3470,51 +3470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of qualitative and quantitative Melampsora larici-populina leaf rust resistance in hybrid poplar: genetic mapping and QTL detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,324 +3581,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unigene catalogue of 5700 expressed genes in cassava.</w:t>
+                <w:t xml:space="preserve">Identification of pathotypes of Xanthomonas axonopodis pv. manihotis in Africa and detection of quantitative trait loci and markers for resistance to bacterial blight of Cassava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Lopez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Kerstin Wydra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerien Zinsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chickelu Mba</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 94 (10), pp.1084-1093</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168792v1</w:t>
+                <w:t xml:space="preserve">hal-02677399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of pathotypes of Xanthomonas axonopodis pv. manihotis in Africa and detection of quantitative trait loci and markers for resistance to bacterial blight of Cassava</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unigene catalogue of 5700 expressed genes in cassava.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chickelu Mba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Wydra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (4), pp.541-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-004-0123-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677399v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique des peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3962,103 +3962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in the characterization of molecular determinants in the Xanthomonas axonopodis pv. manihotis-cassava interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 56 (4), pp.573-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4104,90 +4104,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in the characterization of molecular determinants in the Xanthomonas axonopodis pv. manihotis-cassava interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria M Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4371,64 +4371,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative evaluation of cassava bacterial blight resistance in F1 progeny of a cross between elite cassava clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 123 (1), pp.41-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4487,51 +4487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence characterized amplified region markers for the rice blast fungus, Magnaporthe grisea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Soubabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4616,51 +4616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL analysis of field resistance to Xanthomonas axonopodis pv. manihotis in cassava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fregene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,51 +4762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic mapping of resistance to bacterial blight disease in cassava (Manihot esculenta Crantz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin A. Fregene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5075,51 +5075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of quantitative traits in trees: evolution of tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5202,51 +5202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la résistance du manioc à la bactériose vasculaire causée par Xanthomonas axonopodis pv. Manihotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Paris Sud - Paris 11, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5305,51 +5305,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs moléculaires chez les arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. EC2 - Génétique, Université d'Orléans / master Forêt, Agrosystèmes et mobilisation des Bois, France. 2025, 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5380,51 +5380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs moléculaires : intérêt et utilisation pour l'amélioration et la conservation de arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agrosciences, Environnement, Territoires, Paysage, Forêt - Parcours Biologie Intégrative et Changement Globaux (BICG), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5436,243 +5436,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans (TD)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development and use of molecular markers for characterisation of Forest Genetic Resources and for Breeding : a case study, Black poplar (Populus nigra L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Agrosciences, Environnement, Territoires, Paysage, Forêt - Parcours Biologie Intégrative et Changement Globaux (BICG) (UE Génomique des populations), 2018</w:t>
+              <w:t xml:space="preserve">Master. Advanced Studies in Environmental Interactions (DPPS-105) 2018: Engineered Plant Immunity, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787572v1</w:t>
+                <w:t xml:space="preserve">hal-02789398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and use of molecular markers for characterisation of Forest Genetic Resources and for Breeding : a case study, Black poplar (Populus nigra L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Genome scans (Cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Advanced Studies in Environmental Interactions (DPPS-105) 2018: Engineered Plant Immunity, 2018</w:t>
+              <w:t xml:space="preserve">Master. Agrosciences, Environnement, Territoires, Paysage, Forêt - Parcours Biologie Intégrative et Changement Globaux (BICG) (UE Génomique des populations), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789398v1</w:t>
+                <w:t xml:space="preserve">hal-02785579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans (Cours)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Genome scans (TD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Agrosciences, Environnement, Territoires, Paysage, Forêt - Parcours Biologie Intégrative et Changement Globaux (BICG) (UE Génomique des populations), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785579v1</w:t>
+                <w:t xml:space="preserve">hal-02787572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Mesure de la diversité génétique par le phénotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison Pour la Science - Action "La forêt: un écosystème fragile géré par l'homme", 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5690,51 +5690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de parenté chez les arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison Pour la Science (La forêt : un écosystème fragile géré par l'homme), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5752,51 +5752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de caractères complexes chez les arbres forestiers : un exemple chez les peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Master bioingénieur Gestion des forêts et des espaces naturels (Déterminisme génétique de caractères complexes chez les arbres forestiers : un exemple chez les peupliers), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5814,51 +5814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers à l'INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5889,51 +5889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop : Comparative mapping in Salicaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3rd cycle. (Workshop : Comparative mapping in Salicaceae), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5951,51 +5951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sélection Assistée par Marqueurs: application chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Formation Ingénieur Forestier (FIF) de l’ENGREF, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6045,103 +6045,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6438,51 +6438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6611,51 +6611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9341B341"/>
+    <w:nsid w:val="E07BEB2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6842,51 +6842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-jorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5016-3006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088765571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210132892" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358681745" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cervantes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52612-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Difazio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-012-0495-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Rohde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vitacolonna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03469.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Beritognolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Terzoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0297-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7930074FB3AC82C8C3E3B46D688F0FA81C42F2BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scarascia Mugnozza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0085-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMLN24S2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168792v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chickelu Mba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-0123-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NC7K60ZC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677399v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wydra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerien Zinsou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verdier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169054v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Restrepo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mosquera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-5044-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HVHCGZG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Mosquera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo L&#243;pez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169060v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V Anderson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Fregene" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jorge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikelu Mba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-5046-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4X6SCGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014400823817" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQB9P622-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676586v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubab&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00008.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1EE7BDCF1FE6FBC7D6CCE86A91FBA5F8D2F7AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fregene" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam C. Duque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tohme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051683" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A7881678706C3CFD97441E77DDD1BAEF027E156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Fregene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merideth W. Bonierbale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051554" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841765v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787572v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805056v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rety" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210059v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-jorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5016-3006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088765571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210132892" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358681745" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cervantes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52612-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Difazio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-012-0495-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Rohde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vitacolonna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03469.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Beritognolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Terzoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0297-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7930074FB3AC82C8C3E3B46D688F0FA81C42F2BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scarascia Mugnozza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0085-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMLN24S2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677399v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wydra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerien Zinsou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Lopez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chickelu Mba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-0123-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NC7K60ZC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169054v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Restrepo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mosquera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-5044-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HVHCGZG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Mosquera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo L&#243;pez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169060v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V Anderson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Fregene" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jorge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikelu Mba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-5046-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4X6SCGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014400823817" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQB9P622-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676586v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubab&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00008.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1EE7BDCF1FE6FBC7D6CCE86A91FBA5F8D2F7AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fregene" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam C. Duque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tohme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051683" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A7881678706C3CFD97441E77DDD1BAEF027E156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Fregene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merideth W. Bonierbale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051554" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841765v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789398v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785579v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805056v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rety" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210059v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>