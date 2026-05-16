--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -3581,587 +3581,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of pathotypes of Xanthomonas axonopodis pv. manihotis in Africa and detection of quantitative trait loci and markers for resistance to bacterial blight of Cassava</w:t>
+                <w:t xml:space="preserve">A unigene catalogue of 5700 expressed genes in cassava.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Wydra</w:t>
+                <w:t xml:space="preserve">Camilo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerien Zinsou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Verdier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chickelu Mba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (4), pp.541-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-004-0123-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677399v1</w:t>
+                <w:t xml:space="preserve">hal-00168792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unigene catalogue of 5700 expressed genes in cassava.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilo Lopez</w:t>
+                <w:t xml:space="preserve">Identification of pathotypes of Xanthomonas axonopodis pv. manihotis in Africa and detection of quantitative trait loci and markers for resistance to bacterial blight of Cassava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Wydra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerien Zinsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 94 (10), pp.1084-1093</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00168792v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique des peupliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
+                <w:t xml:space="preserve">Recent progress in the characterization of molecular determinants in the Xanthomonas axonopodis pv. manihotis-cassava interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (4), pp.573-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-004-5044-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672140v1</w:t>
+                <w:t xml:space="preserve">hal-00169054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in the characterization of molecular determinants in the Xanthomonas axonopodis pv. manihotis-cassava interaction.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gloria Mosquera</w:t>
+                <w:t xml:space="preserve">Amélioration génétique des peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camilo Lopez</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (247), pp.33-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00169054v1</w:t>
+                <w:t xml:space="preserve">hal-02672140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in the characterization of molecular determinants in the Xanthomonas axonopodis pv. manihotis-cassava interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria M Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,51 +4384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative evaluation of cassava bacterial blight resistance in F1 progeny of a cross between elite cassava clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 123 (1), pp.41-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6611,51 +6611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E07BEB2B"/>
+    <w:nsid w:val="13DE7228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6842,51 +6842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-jorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5016-3006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088765571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210132892" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358681745" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cervantes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52612-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Difazio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-012-0495-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Rohde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vitacolonna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03469.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Beritognolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Terzoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0297-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7930074FB3AC82C8C3E3B46D688F0FA81C42F2BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scarascia Mugnozza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0085-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMLN24S2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677399v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wydra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerien Zinsou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Lopez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chickelu Mba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-0123-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NC7K60ZC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169054v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Restrepo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mosquera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-5044-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HVHCGZG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Mosquera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo L&#243;pez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169060v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V Anderson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Fregene" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jorge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikelu Mba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-5046-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4X6SCGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014400823817" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQB9P622-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676586v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubab&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00008.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1EE7BDCF1FE6FBC7D6CCE86A91FBA5F8D2F7AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fregene" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam C. Duque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tohme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051683" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A7881678706C3CFD97441E77DDD1BAEF027E156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Fregene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merideth W. Bonierbale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051554" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841765v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789398v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785579v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805056v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rety" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210059v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-jorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5016-3006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088765571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210132892" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358681745" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cervantes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52612-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Difazio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-012-0495-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Rohde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vitacolonna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03469.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Beritognolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Terzoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0297-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7930074FB3AC82C8C3E3B46D688F0FA81C42F2BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scarascia Mugnozza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0085-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMLN24S2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168792v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chickelu Mba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cortes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-0123-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NC7K60ZC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677399v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Wydra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerien Zinsou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verdier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Restrepo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mosquera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-5044-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HVHCGZG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Mosquera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo L&#243;pez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169060v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James V Anderson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Fregene" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jorge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikelu Mba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-004-5046-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4X6SCGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014400823817" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QQB9P622-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676586v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubab&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00008.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1EE7BDCF1FE6FBC7D6CCE86A91FBA5F8D2F7AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fregene" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam C. Duque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tohme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051683" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A7881678706C3CFD97441E77DDD1BAEF027E156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Fregene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merideth W. Bonierbale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051554" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841765v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789398v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785579v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801280v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805056v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rety" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210059v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>