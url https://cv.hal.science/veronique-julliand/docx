--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -199,265 +199,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical composition of feed ingredients influences equine gastric ecosystem activity in vitro</w:t>
+                <w:t xml:space="preserve">Processing and soaking of sugar beet pulp changes the feeding behavior of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Julliand</w:t>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marina Terra Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 329, pp.116494. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116494⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 327, pp.116426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307419v1</w:t>
+                <w:t xml:space="preserve">hal-05200459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and soaking of sugar beet pulp changes the feeding behavior of horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biochemical composition of feed ingredients influences equine gastric ecosystem activity in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 327, pp.116426. </w:t>
+              <w:t xml:space="preserve">, 2025, 329, pp.116494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200459v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of faecal bacterial communities and microbial fibrolytic activity in horses aged from 6 to 30 years old</w:t>
               </w:r>
@@ -469,77 +469,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylou Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Buttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Milojevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (6), pp.e0303029. </w:t>
@@ -603,77 +603,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Froidurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Julliand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 90 (8), pp.e0051424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -707,51 +707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of diet composition on glandular gastric disease in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Buttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -759,51 +759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Hermange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -850,51 +850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre Composition and Maturity of Forage-Based Diets Affects the Fluid Balance, Faecal Water-Holding Capacity and Microbial Ecosystem in French Trotters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Muhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3), pp.328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -922,248 +922,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Genome Sequencing and Annotation of Fibrobacter succinogenes HC4, Isolated from the Horse Cecum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Froidurot</w:t>
+                <w:t xml:space="preserve">Biomarkers for monitoring the equine large intestinal inflammatory response to stress-induced dysbiosis and probiotic supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00440-22⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850635v1</w:t>
+                <w:t xml:space="preserve">hal-03761776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers for monitoring the equine large intestinal inflammatory response to stress-induced dysbiosis and probiotic supplementation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Grimm</w:t>
+                <w:t xml:space="preserve">Whole-Genome Sequencing and Annotation of Fibrobacter succinogenes HC4, Isolated from the Horse Cecum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Froidurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 100 (10), </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.e0044022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skac268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.00440-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761776v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Differences in Fibre Composition and Maturity of Forage-Based Diets on the Fluid Balance, Water-Holding Capacity and Viscosity in Equine Caecum and Colon Digesta</w:t>
               </w:r>
@@ -1175,51 +1175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Muhonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (23), pp.3340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1266,51 +1266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulolytic bacteria in the large intestine of mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Froidurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (1), pp.2031694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1338,1387 +1338,1387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Approach for Investigating the Effects of an Antibiotic–Probiotic Combination on the Equine Hindgut Ecosystem and Microbial Fibrolysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of Differences in Fibre Composition and Maturity of Forage-Based Diets on the Microbial Ecosystem and Its Activity in Equine Caecum and Colon Digesta and Faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Muhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.646294⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11082337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190793v1</w:t>
+                <w:t xml:space="preserve">hal-03327257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Modulation of the Equine Fecal Microbiota and Fibrolytic Capacity Following Two Consecutive Abrupt Dietary Changes and Bacterial Supplementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Multidimensional Approach for Investigating the Effects of an Antibiotic–Probiotic Combination on the Equine Hindgut Ecosystem and Microbial Fibrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (646294), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.646294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani11051278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03247389v1</w:t>
+                <w:t xml:space="preserve">hal-03190793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">31 Performance of exercised trotters fed high-cereal or high-alfalfa diets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sequential Modulation of the Equine Fecal Microbiota and Fibrolytic Capacity Following Two Consecutive Abrupt Dietary Changes and Bacterial Supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103494⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11051278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297779v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">93 Effect of replacing part of concentrates with pelleted alfalfa on squamous gastric ulcers in exercised trotters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">31 Performance of exercised trotters fed high-cereal or high-alfalfa diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 100, pp.103556. </w:t>
+              <w:t xml:space="preserve">, 2021, 100, pp.103494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297242v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11 Assessment of the impact of age on fecal microbial ecosystem in horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">93 Effect of replacing part of concentrates with pelleted alfalfa on squamous gastric ulcers in exercised trotters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Buttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléo Omphalius</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">T. Hermange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 100, pp.103474. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103474⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 100, pp.103556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297251v1</w:t>
+                <w:t xml:space="preserve">hal-03297242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">66 In vitro comparison of six raw materials on gastric ecosystem activity and acidity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">11 Assessment of the impact of age on fecal microbial ecosystem in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Buttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Omphalius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Milojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 100, pp.103529. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103529⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 100, pp.103474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297764v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">46 Impact of lucerne versus water support on vitamin B3 aversion threshold to bitterness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">66 In vitro comparison of six raw materials on gastric ecosystem activity and acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delompré</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 100, pp.103509. </w:t>
+              <w:t xml:space="preserve">, 2021, 100, pp.103529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297807v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">67 Partial substitution of cereals with sugar beet pulp and hindgut health in horses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">46 Impact of lucerne versus water support on vitamin B3 aversion threshold to bitterness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samy Julliand</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delompré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 100, pp.103530. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103530⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 100, pp.103509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297813v1</w:t>
+                <w:t xml:space="preserve">hal-03297807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Differences in Fibre Composition and Maturity of Forage-Based Diets on the Microbial Ecosystem and Its Activity in Equine Caecum and Colon Digesta and Faeces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">67 Partial substitution of cereals with sugar beet pulp and hindgut health in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (8), pp.2337. </w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.103530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani11082337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327257v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the faecal microbiota of horses and ponies during a two-year body weight gain programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary composition and yeast-microalgae combination supplementation modulate the microbial ecosystem in the caecum, colon and faeces of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Langner</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Blaue</w:t>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Schedlbauer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230015⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123 (4), pp.372-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114519002824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526594v1</w:t>
+                <w:t xml:space="preserve">hal-02381031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary composition and yeast-microalgae combination supplementation modulate the microbial ecosystem in the caecum, colon and faeces of horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Grimm</w:t>
+                <w:t xml:space="preserve">Changes in the faecal microbiota of horses and ponies during a two-year body weight gain programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Langner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Dominique Blaue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Carola Schedlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Janine Starzonek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 123 (4), pp.372-382. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0230015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114519002824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381031v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar beet pulp presentation alters intake behavior of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Terra Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2752,90 +2752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotics challenge, dysbiosis, and immunoglobulin A response in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2882,77 +2882,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral administration of antibiotics alters fecal ecosystem of adult horses in the long-term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2986,77 +2986,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effect of alfalfa composition on gastric ecosystem activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.82-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3090,51 +3090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between nutritional values of hays fed to horses and sensory properties as perceived by human sight, touch and smell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3142,51 +3142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (9), pp.1834-1842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3220,77 +3220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary-induced modulation of the hindgut microbiota is related to behavioral responses during stressful events in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 202, pp.94-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3318,4973 +3318,4985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dehydrated alfalfa on equine gastric and faecal microbial ecosystems</w:t>
+                <w:t xml:space="preserve">Impact of diet on bacterial lipopolysaccharides in equine feces and blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Julliand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pais de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 215, pp.16 - 20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2017.05.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Taste, Nutrition and Health of the Horse, 215, pp.2-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898209v1</w:t>
+                <w:t xml:space="preserve">hal-01560589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation on gastric ecosystem in horses fed a high-starch diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of dehydrated alfalfa on equine gastric and faecal microbial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 215 (25-29), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.01.007⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 215, pp.16 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706667v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of diet on bacterial lipopolysaccharides in equine feces and blood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of live yeast supplementation on gastric ecosystem in horses fed a high-starch diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Taste, Nutrition and Health of the Horse, 215, pp.2-6. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 215 (25-29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2017.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01560589v1</w:t>
+                <w:t xml:space="preserve">hal-01706667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of concentrate feeding sequence on equine hindgut fermentation parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Impact of Diet on the Hindgut Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2017.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731116002603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01795068v1</w:t>
+                <w:t xml:space="preserve">hal-01513594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Diet on the Hindgut Microbiome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of concentrate feeding sequence on equine hindgut fermentation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (07), pp.1146 - 1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116002603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2017.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01513594v1</w:t>
+                <w:t xml:space="preserve">hal-01795068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative fibre-degrading capacity in foals at immediate and late post-weaning periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beuneiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (09), pp.1497 - 1504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731117000349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review : Feeding conserved forage to horses : recent advances and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Fradinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (06), pp.958 - 967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731116002469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can fecal parameters easy-to-use in the field reflect hindgut microbiota dysbiosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pequegnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Proceedings of the 2017 Equine Science SymposiumSI:2017 ESS meeting, 52, pp.88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2017.03.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can individual susceptibility to dietary starch be evaluated in blood ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Faecal parameters as biomarkers of the equine hindgut microbial ecosystem under dietary change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (07), pp.1136 - 1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116002779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2017.03.120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01522921v1</w:t>
+                <w:t xml:space="preserve">hal-01561399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal parameters as biomarkers of the equine hindgut microbial ecosystem under dietary change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Can individual susceptibility to dietary starch be evaluated in blood ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Proceedings of the 2017 Equine Science SymposiumSI:2017 ESS meeting, 52, pp.86 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2017.03.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731116002779⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01561399v1</w:t>
+                <w:t xml:space="preserve">hal-01522921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of yeast supplementation on hindgut microbiota and digestibility of horses subjected to an abrupt change of hays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Horse species symposium : The microbiome of the horse hindgut: History and current knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.2262-2274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2015-0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.11.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01795071v1</w:t>
+                <w:t xml:space="preserve">hal-01492757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse species symposium : The microbiome of the horse hindgut: History and current knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of yeast supplementation on hindgut microbiota and digestibility of horses subjected to an abrupt change of hays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Grimm</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186 (Spécial Issue), pp.34 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas2015-0198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01492757v1</w:t>
+                <w:t xml:space="preserve">hal-01795071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of barley form on equine total tract fibre digestibility and colonic microbiota</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of two field continuous incremental tests on cardiorespiratory responses in Standardbred trotters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115001524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (2), pp.244-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpn.12242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795076v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of the hindgut microbiota due to high-starch diet can be associated with behavioral stress response in horses.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Grimm</w:t>
+                <w:t xml:space="preserve">Technical note: Comparison of two methods to quantify exercise energy expenditure in trotters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Cézilly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Deley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.05.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (3), pp.1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2014-8153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01163402v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of dietary protein levels on nutrient digestibility and water and nitrogen balances in eventing horses1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. A. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (1), pp.229-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2014-6971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 Colonic bacterial composition and blood cells in horses undergoing a change of diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (5), pp.401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2015.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of field cardio-respiratory measurements to assess energy expenditure in Arabian endurance horses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of barley form on equine total tract fibre digestibility and colonic microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Varloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9 (5), pp.787-792. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.1943 - 1948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115001524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731114003061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02502622v1</w:t>
+                <w:t xml:space="preserve">hal-01795076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the energy expenditure during training exercises in Standardbred trotters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Changes of the hindgut microbiota due to high-starch diet can be associated with behavioral stress response in horses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cézilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731114003139⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.159-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502408v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two field continuous incremental tests on cardiorespiratory responses in Standardbred trotters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Implementation of field cardio-respiratory measurements to assess energy expenditure in Arabian endurance horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Deley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpn.12242⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.787-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114003061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02502784v1</w:t>
+                <w:t xml:space="preserve">hal-02502622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Comparison of two methods to quantify exercise energy expenditure in trotters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Quantification of the energy expenditure during training exercises in Standardbred trotters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.793-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114003139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2014-8153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02502633v1</w:t>
+                <w:t xml:space="preserve">hal-02502408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular monitoring of the bacterial community structure in foal feces pre- and post-weaning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Comparison of the bacterial community structure within the equine hindgut and faeces using Automated Ribosomal Intergenic Spacer Analysis (ARISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (12), pp.1928 - 1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1751731114001943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2013.11.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01770537v1</w:t>
+                <w:t xml:space="preserve">hal-01795081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile bag starch prececal disappearance and postprandial glycemic response of four forms of barley in horses1</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Training management of Standardbred trotters: a field survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-6850⟩</w:t>
+              <w:t xml:space="preserve">Equine and Comparative Exercise Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/CEP13035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833399v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training management of Standardbred trotters: a field survey in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of physical training on nutrient digestibility and faecal fermentative parameters in Standardbred horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine and Comparative Exercise Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (1), pp.63-71. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (6), pp.1081 - 1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/CEP13035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpn.12177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502875v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the bacterial community structure within the equine hindgut and faeces using Automated Ribosomal Intergenic Spacer Analysis (ARISA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Molecular monitoring of the bacterial community structure in foal feces pre- and post-weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faubladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (12), pp.1928 - 1934. </w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp. 61-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1751731114001943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2013.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795081v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical training on nutrient digestibility and faecal fermentative parameters in Standardbred horses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobile bag starch prececal disappearance and postprandial glycemic response of four forms of barley in horses1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Varloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (5), pp.2087 - 2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-6850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpn.12177⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01833412v1</w:t>
+                <w:t xml:space="preserve">hal-01833399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial carbohydrate-degrading capacity in foal faeces: changes from birth to pre-weaning and the impact of maternal supplementation with fermented feed products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of transportation on fecal bacterial communities and fermentative activities in horses: Impact of Saccharomyces cerevisiae CNCM I-1077 supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faubladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. da Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114512006162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (4), pp.1736 - 1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2012-5720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833419v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of transportation on fecal bacterial communities and fermentative activities in horses: Impact of Saccharomyces cerevisiae CNCM I-1077 supplementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faubladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Faubladier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 91 (4), pp.1736 - 1744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2012-5720⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 91 (4), pp.1736-1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645993v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of transportation on fecal bacterial communities and fermentative activities in horses: Impact of Saccharomyces cerevisiae CNCM I-1077 supplementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Bacterial carbohydrate-degrading capacity in foal faeces: changes from birth to pre-weaning and the impact of maternal supplementation with fermented feed products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5720⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (06), pp.1040 - 1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114512006162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502899v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité de l’écosystème microbien du tractus digestif équin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (5), pp.407-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of prebiotic supplementation in mares on the evolution of the digestive ecosystem in feces of suckling foals from birth to pre-weaning period (6 months)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (5-6), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2011.03.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in in vitro Fermentative Capacity in Foals From Birth to 2 Months Old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (5-6), pp. 279 - 280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2011.03.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine microbial gastro-intestinal health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Oxygen consumption and gait variables of Arabian endurance horses measured during a field exercise test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP PUBLICATION </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (s38), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00184.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772654v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of endurance training on total tract apparent digestibility, total mean retention time and faecal microbial ecosystem in competing Arabian horses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Equine microbial gastro-intestinal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAAP PUBLICATION </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (1), pp.161 -182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833506v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effects of fructo-oligosaccharides on bacterial concentration and fermentation profiles in veal calf ileal contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term effects of endurance training on total tract apparent digestibility, total mean retention time and faecal microbial ecosystem in competing Arabian horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Varloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.387 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00188.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01833470v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen consumption and gait variables of Arabian endurance horses measured during a field exercise test</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In vitro effects of fructo-oligosaccharides on bacterial concentration and fermentation profiles in veal calf ileal contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Respondek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (s38), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 162 (3-4), pp.83 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00184.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193555v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of live yeast culture supplementation on hindgut microbial communities and their polysaccharidase and glycoside hydrolase activities in horses fed a high-fiber or high-starch diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (9), pp.2844-2852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2008-1602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Long-Term Endurance Conditioning on Total Tract Apparent Digestibility of Fiber in Horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Methodological adaptations for measuring gastro-intestinal retention time and apparent digestibility in horses in training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Varloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 152, pp.141-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01833858v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological adaptations for measuring gastro-intestinal retention time and apparent digestibility in horses in training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Effect of Long-Term Endurance Conditioning on Total Tract Apparent Digestibility of Fiber in Horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Votion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (5), pp.373 - 375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2009.04.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834345v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations to standard approaches for measuring total tract apparent digestibility and gastro-intestinal retention time in horses in training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Varloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 152 (1-2), pp.141 - 151. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2009.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent digestibility, digesta passage rate, microbial and biochemical faecal profile in horses, 12 days before and 9 days after a 90 km endurance race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Varloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Exercise Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5, pp.143-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the second week post-race an adequate period to assess the effect of a long-term conditioning on digestive physiology in competing endurance horses?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of live yeast culture supplementation on apparent digestibility and rate of passage in horses fed a high-fiber or high-starch diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine and Comparative Exercise Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (2), pp.339-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2006-796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S147806150935611X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01833972v1</w:t>
+                <w:t xml:space="preserve">hal-02661812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast culture supplementation on apparent digestibility and rate of passage in horses fed a high-fiber or high-starch diet</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is the second week post-race an adequate period to assess the effect of a long-term conditioning on digestive physiology in competing endurance horses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Varloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Equine and Comparative Exercise Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3-4), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S147806150935611X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2006-796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661812v1</w:t>
+                <w:t xml:space="preserve">hal-01833972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of colon and faeces microbial communities and activities in horses fed a high starch diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pferdeheilkunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the microbial and biochemical profile of the different segments of the digestive tract in horses given two distinct diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fombelle De,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Varloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8303,1338 +8315,1338 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.293-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouping of anaerobic fungi isolated from the digestive tract of herbivores by PCR-RFLP analysis of ITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dulien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37 (Suppl), pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and quantification of cellulolytic bacteria in the equine caecum using oligonucleotide probes targeting 16S rRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 45 (Suppl1), pp.346-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piromyces citronii sp. nov., a strictly anaerobic fungus from the equine caecum : A morphological, metabolic, and ultrastructural study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
+                <w:t xml:space="preserve">Development of an in vitro technique to measure the cellulolytic activity of donkey caecal contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Breton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
+                <w:t xml:space="preserve">G Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 130, pp.321-326</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.183-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706302v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro technique to measure the cellulolytic activity of donkey caecal contents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Piromyces citronii sp. nov., a strictly anaerobic fungus from the equine caecum : A morphological, metabolic, and ultrastructural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.183-183</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 130, pp.321-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889345v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In sacco measurements of filter-paper degradation : rumen vs caecum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Penning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.184-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study on the cecal fungal flora in the donkey: enumeration, isolation and identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of a probiotic on caecal microbial digestion in the pony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Vaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Zidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.21s-21s</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.259-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889081v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a probiotic on caecal microbial digestion in the pony</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Preliminary study on the cecal fungal flora in the donkey: enumeration, isolation and identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.259-259</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.21s-21s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00888998v1</w:t>
+                <w:t xml:space="preserve">hal-00889081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of microbial activity in the cecum of ponies and donkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Suhartanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 42 (2), pp.185-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00888919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of the cecal bacterial flora in the pony: quantification and diet effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 42 (2), pp.183-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00888917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of the cecal bacterical flora in the pony : quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 42 (2), pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of digestion in donkeys and ponies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Suhartanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pferdeheilkunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 1, pp.158-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of microbial activity in the cecum of ponies and donkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Suhartanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 42 (2), pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of feeding roughage and concentrate (Soy Bean Meal) simultaneously or consecutively on levels of plasma free amino-acids and plasma urea in the equine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pferdeheilkunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, ns, pp.144-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9644,2439 +9656,2439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen uptake evaluation in eventing horses at field tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Márcia T. Ramos</w:t>
+                <w:t xml:space="preserve">Identification and characterization of one cellulolytic bacteria strain: case study of the potential probiotic effect in equine nutrition and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Froidurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Julliand</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Scientific Conference on Probiotics, Prebiotics, gut Microbiota and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474563v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine digestive microbiota: beneficial and detrimental effects to the horse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of a live yeast probiotic strain on fibre-digesting capacity and hindgut balance in equine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Equine Health and Nutrition Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">13th International Scientific Conference on Probiotics, Prebiotics, gut Microbiota and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506678v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live yeast modulates gastric ecosystem of horses fed a high-starch diet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Equine digestive microbiota: beneficial and detrimental effects to the horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Scientific Conference on Probiotics, Prebiotics, gut Microbiota and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">9th European Equine Health and Nutrition Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506740v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of one cellulolytic bacteria strain: case study of the potential probiotic effect in equine nutrition and health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen uptake evaluation in eventing horses at field tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcia T. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara a A Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Froidurot</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fernanda Nascimento de Godoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Scientific Conference on Probiotics, Prebiotics, gut Microbiota and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. pp.439-440, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506730v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a live yeast probiotic strain on fibre-digesting capacity and hindgut balance in equine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Live yeast modulates gastric ecosystem of horses fed a high-starch diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Scientific Conference on Probiotics, Prebiotics, gut Microbiota and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506737v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between dietary-induced alteration of the hindgut microbiota and horse behavior during acute stressful events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Equine Nutrition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro impact of two commercially available complementary feeds on gastric content buffering capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Equine Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Minneapolis, United States. pp.86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2017.03.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of concentrate feeding strategy on the postprandial evolution of fecal microbial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference of the European Workshop on Equine Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral cues and personality as non-invasive indicators of alimentary stress in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAFL 2014 - 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of yeast supplementation on hindgut microbiota of horses subjected to an abrupt change of hays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference of the European Workshop on Equine Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an impact of feeding concentrate before or after forage on colonic pH and redox potential in horses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied equine nutrition and training (Enutraco)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Madrid Spain. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a moderate dietary fat supplementation on the digestive function in the horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Varloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Workshop on Equine Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Forssa, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the effective dose of Saccharomyces cerevisiae CBS 493.94 used as microbial additives for horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen consumption measured in Arabians tested in a field endurance exercise test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Mesures ambulatoires de la ventilation et de la consommation d'oxygène chez le cheval d'endurance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Annual Meeting of the European Association for Animal Production, Horse Session H2: Exercise physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Roma, Italy. 5 p</w:t>
+              <w:t xml:space="preserve">7èmes Entretiens de Laval Pégase-Mayenne, L'athlète à la course : homme-cheval. Analyses et contraintes du geste sportif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Laval, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829038v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures ambulatoires de la ventilation et de la consommation d'oxygène chez le cheval d'endurance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Oxygen consumption measured in Arabians tested in a field endurance exercise test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Entretiens de Laval Pégase-Mayenne, L'athlète à la course : homme-cheval. Analyses et contraintes du geste sportif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Laval, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">54th Annual Meeting of the European Association for Animal Production, Horse Session H2: Exercise physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Roma, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832298v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entérotoxémies et morts subites en Bourgogne - incidence sur Ie cheptel bovin charolais en 1999 et en 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goncalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study on the cecal fungal flora in donkey: enumeration, isolation, identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des recherches sur l'alimentation et la nutrition des herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Theix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of digestion in donkeys and ponies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of feeding roughage and concentrate (Soy Bean Meal) simultaneously or consecutively on levels of plasma free amino-acids and plasma urea in the equine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europäische Konferenz über die Ernährung des Pferdes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02849460v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02847319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of microbial activity in the cecum of ponies and donkeys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alimentation du poney : Importance de la qualité de l'azote sur la flore microbienne caecum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conférence sur la Nutrition et l'Alimentation des Herbivores</w:t>
+              <w:t xml:space="preserve">18. Journée d'étude de la recherche équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02845652v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the cecal bacterical flora in the pony : quantification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of digestion in donkeys and ponies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Suhartanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conférence sur la Nutrition et l'Alimentation des Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
+              <w:t xml:space="preserve">Europäische Konferenz über die Ernährung des Pferdes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02847225v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02849460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation du poney : Importance de la qualité de l'azote sur la flore microbienne caecum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of microbial activity in the cecum of ponies and donkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Suhartanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Journée d'étude de la recherche équine</w:t>
+              <w:t xml:space="preserve">7. Conférence sur la Nutrition et l'Alimentation des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02772067v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02845652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feeding roughage and concentrate (Soy Bean Meal) simultaneously or consecutively on levels of plasma free amino-acids and plasma urea in the equine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preliminary study of the cecal bacterical flora in the pony : quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europäische Konferenz über die Ernährung des Pferdes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">7. Conférence sur la Nutrition et l'Alimentation des Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02847319v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02847225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la digestibilité et de la digestion microbienne chez les ânes et les poneys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Suhartanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journée d'Etude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1991, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12086,810 +12098,810 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par LC-MS et RMN 1H de compléments alimentaires à base de Curcuma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sothearath Sorng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Danoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Conférence sur la recherche et l’innovation pour les compléments alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verstraeten S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial and protozoal communities: Equine hindgut versus faeces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on GastroIntestinal Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine hindgut: Absolute qPCR quantification of fungal and bacterial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la structure bactérienne du caecum, du colon et des fèces équin par ARISA (Automated Ribosomal Intergenic Spacer Analysis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th joint INRA-RRI gastrointestinal Tract Microbiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand France</w:t>
+              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802693v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la structure bactérienne du caecum, du colon et des fèces équin par ARISA (Automated Ribosomal Intergenic Spacer Analysis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Equine hindgut: Absolute qPCR quantification of fungal and bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t>
+              <w:t xml:space="preserve">8th joint INRA-RRI gastrointestinal Tract Microbiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745991v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the equine gut bacterial community according to dietary changes and live yeast supplementation as assessed by Automated Ribosomal Intergenic Spacer Analysis (ARISA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on GastroIntestinal Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Chicago, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal stability of bacterial community structure from equine feces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villot C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on GastroIntestinal Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12899,350 +12911,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastro-intestinal Physiology – Nutritional Foundations Section in Equine Applied and Clinical Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merritt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equine applied and clinical nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-32, 2013, 978-0702034220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of 5 week training period on the glycemic and insulinemic response to a cereal meal in Standardbreds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied equine nutrition and training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-90-8686-740-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-740-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 19 - The Pros and Cons of Probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Zeyner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Therapy in Equine Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.elsevier.com/books/current-therapy-in-equine-medicine/robinson/978-1-4160-5475-7, pp.83-86, 2008, 9781416054757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId328"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13310,51 +13322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09A600BC"/>
+    <w:nsid w:val="21DA7241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13541,51 +13553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-julliand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1141-9440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07444395X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116494" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terra Braga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116426" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04604776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Baraille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Buttet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Froidurot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacotot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00514-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04123844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hermange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16747" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03998681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Muhonen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13030328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00440-22" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac268" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233340" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03603630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2031694" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03190793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.646294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11051278" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297779v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103494" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hermange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103556" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milojevic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103529" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103509" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103530" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082337" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Langner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blaue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Schedlbauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Starzonek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terra Braga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.130" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.106" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omphalius" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003725" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.01.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pais de Barros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.07.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513594v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faubladier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beuneiche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000349" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561709v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Fradinho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jansson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002469" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pequegnot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.123" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.120" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002779" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-0198" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795076v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varloud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001524" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.05.039" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8PQ4HM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. A. Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Azevedo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martins" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Barreto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-6971" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.03.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502622v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003061" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003139" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12242" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKWWG679-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8153" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2013.11.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VSCMKPF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6850" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/CEP13035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114001943" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833412v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12177" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TQJQ9K1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833419v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512006162" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645993v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faubladier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Veiga" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-5720" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502899v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5720" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.102" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01771723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.101" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21TPXMV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00188.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833470v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.09.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42K9Q80L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metayer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stawinski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00184.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Medina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1602" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Votion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2009.04.077" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BRM489-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01834345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2009.04.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FL3T2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01834048v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147806150935611X" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661812v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Medina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-796" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683051v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis da Veiga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833993v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fombelle De," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hosny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dulien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fonty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889657v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706302v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889345v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889346v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Penning" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889081v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Vaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zidane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888998v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888919v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suhartanto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faurie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Tisserand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888917v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Prevost" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699547v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tisserand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705018v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suhartanto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710983v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704785v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabrera" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02474563v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia T. Ramos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara a A Oliveira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Nascimento de Godoi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_136" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506678v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506740v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506730v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froidurot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506737v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924022v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522920v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.119" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802671v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924184v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802651v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833957v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833983v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757561v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829038v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Goachet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goncalvez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774584v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zidane" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849460v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845652v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847225v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772067v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847319v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772906v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877074v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Sorng" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assemat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802681v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802693v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745991v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802700v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802708v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villot C." TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02503028v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merritt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evolve.elsevier.com/cs/product/9780702034220?role=student" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833449v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Adams" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-740-0_15" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02503067v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Zeyner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-julliand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1141-9440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07444395X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terra Braga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116426" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116494" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04604776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Baraille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Buttet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Froidurot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacotot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00514-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04123844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hermange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16747" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03998681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Muhonen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13030328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00440-22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233340" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03603630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2031694" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03190793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.646294" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11051278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103494" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hermange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103556" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milojevic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103529" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103509" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Langner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blaue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Schedlbauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Starzonek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terra Braga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.130" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.106" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omphalius" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003725" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pais de Barros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.07.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ979FXH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.01.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faubladier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beuneiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000349" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Fradinho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jansson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002469" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pequegnot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002779" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.120" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-0198" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12242" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKWWG679-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8153" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. A. Oliveira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Azevedo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Barreto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-6971" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833392v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.03.050" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795076v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varloud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001524" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.05.039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8PQ4HM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502408v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003139" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114001943" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/CEP13035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12177" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TQJQ9K1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2013.11.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VSCMKPF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6850" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645993v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faubladier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Veiga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-5720" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502899v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5720" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512006162" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647080v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.102" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01771723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21TPXMV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metayer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stawinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00184.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00188.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.09.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42K9Q80L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661830v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Medina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1602" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01834345v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Votion" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2009.04.077" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BRM489-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833536v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2009.04.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FL3T2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01834048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661812v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Medina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-796" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147806150935611X" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683051v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis da Veiga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fombelle De," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900080v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hosny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dulien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fonty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889657v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706302v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Penning" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Vaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889081v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zidane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888919v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suhartanto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faurie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Tisserand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Prevost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699547v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tisserand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suhartanto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabrera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506730v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froidurot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506737v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506678v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02474563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia T. Ramos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara a A Oliveira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Nascimento de Godoi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_136" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506740v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924022v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.119" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802671v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802651v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833983v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757561v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832298v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Goachet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762699v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goncalvez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zidane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847319v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772067v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847225v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772906v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877074v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Sorng" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assemat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745991v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802693v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villot C." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02503028v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merritt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evolve.elsevier.com/cs/product/9780702034220?role=student" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833449v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Adams" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-740-0_15" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02503067v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Zeyner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>