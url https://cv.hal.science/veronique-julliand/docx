--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -2980,261 +2980,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro effect of alfalfa composition on gastric ecosystem activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Grimm</w:t>
+                <w:t xml:space="preserve">Association between nutritional values of hays fed to horses and sensory properties as perceived by human sight, touch and smell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dacremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Omphalius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2019.03.106⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (9), pp.1834-1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118003725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173152v1</w:t>
+                <w:t xml:space="preserve">hal-02173001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between nutritional values of hays fed to horses and sensory properties as perceived by human sight, touch and smell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro effect of alfalfa composition on gastric ecosystem activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Julliand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (9), pp.1834-1842. </w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.82-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118003725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2019.03.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173001v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary-induced modulation of the hindgut microbiota is related to behavioral responses during stressful events in horses</w:t>
               </w:r>
@@ -4387,235 +4387,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse species symposium : The microbiome of the horse hindgut: History and current knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of yeast supplementation on hindgut microbiota and digestibility of horses subjected to an abrupt change of hays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Grimm</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (6), pp.2262-2274. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186 (Spécial Issue), pp.34 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas2015-0198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492757v1</w:t>
+                <w:t xml:space="preserve">hal-01795071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of yeast supplementation on hindgut microbiota and digestibility of horses subjected to an abrupt change of hays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horse species symposium : The microbiome of the horse hindgut: History and current knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 186 (Spécial Issue), pp.34 - 40. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.2262-2274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas2015-0198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795071v1</w:t>
+                <w:t xml:space="preserve">hal-01492757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of two field continuous incremental tests on cardiorespiratory responses in Standardbred trotters</w:t>
               </w:r>
@@ -4828,265 +4828,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of dietary protein levels on nutrient digestibility and water and nitrogen balances in eventing horses1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">40 Colonic bacterial composition and blood cells in horses undergoing a change of diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2014-6971⟩</w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (5), pp.401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2015.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502745v1</w:t>
+                <w:t xml:space="preserve">hal-01833392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40 Colonic bacterial composition and blood cells in horses undergoing a change of diet</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of dietary protein levels on nutrient digestibility and water and nitrogen balances in eventing horses1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. A. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (5), pp.401. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), pp.229-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2015.03.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2014-6971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833392v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of barley form on equine total tract fibre digestibility and colonic microbiota</w:t>
               </w:r>
@@ -5520,390 +5520,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the bacterial community structure within the equine hindgut and faeces using Automated Ribosomal Intergenic Spacer Analysis (ARISA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+                <w:t xml:space="preserve">Training management of Standardbred trotters: a field survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dequiedt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
+                <w:t xml:space="preserve">P. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (12), pp.1928 - 1934. </w:t>
+              <w:t xml:space="preserve">Equine and Comparative Exercise Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1751731114001943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/CEP13035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795081v1</w:t>
+                <w:t xml:space="preserve">hal-02502875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training management of Standardbred trotters: a field survey in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Fortier</w:t>
+                <w:t xml:space="preserve">Effect of physical training on nutrient digestibility and faecal fermentative parameters in Standardbred horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine and Comparative Exercise Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (6), pp.1081 - 1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpn.12177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/CEP13035⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502875v1</w:t>
+                <w:t xml:space="preserve">hal-01833412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical training on nutrient digestibility and faecal fermentative parameters in Standardbred horses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Harris</w:t>
+                <w:t xml:space="preserve">Comparison of the bacterial community structure within the equine hindgut and faeces using Automated Ribosomal Intergenic Spacer Analysis (ARISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpn.12177⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (12), pp.1928 - 1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1751731114001943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833412v1</w:t>
+                <w:t xml:space="preserve">hal-01795081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular monitoring of the bacterial community structure in foal feces pre- and post-weaning</w:t>
               </w:r>
@@ -6955,226 +6955,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine microbial gastro-intestinal health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Long-term effects of endurance training on total tract apparent digestibility, total mean retention time and faecal microbial ecosystem in competing Arabian horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Varloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP PUBLICATION </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.387 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00188.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772654v1</w:t>
+                <w:t xml:space="preserve">hal-01833506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of endurance training on total tract apparent digestibility, total mean retention time and faecal microbial ecosystem in competing Arabian horses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+                <w:t xml:space="preserve">Equine microbial gastro-intestinal health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAAP PUBLICATION </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (1), pp.161 -182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00188.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01833506v1</w:t>
+                <w:t xml:space="preserve">hal-01772654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of fructo-oligosaccharides on bacterial concentration and fermentation profiles in veal calf ileal contents</w:t>
               </w:r>
@@ -7387,281 +7387,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological adaptations for measuring gastro-intestinal retention time and apparent digestibility in horses in training</w:t>
+                <w:t xml:space="preserve">Effect of Long-Term Endurance Conditioning on Total Tract Apparent Digestibility of Fiber in Horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Votion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (5), pp.373 - 375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2009.04.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834345v1</w:t>
+                <w:t xml:space="preserve">hal-01833858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Long-Term Endurance Conditioning on Total Tract Apparent Digestibility of Fiber in Horses</w:t>
+                <w:t xml:space="preserve">Methodological adaptations for measuring gastro-intestinal retention time and apparent digestibility in horses in training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Varloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 152, pp.141-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01833858v1</w:t>
+                <w:t xml:space="preserve">hal-01834345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptations to standard approaches for measuring total tract apparent digestibility and gastro-intestinal retention time in horses in training</w:t>
               </w:r>
@@ -8548,260 +8548,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro technique to measure the cellulolytic activity of donkey caecal contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piromyces citronii sp. nov., a strictly anaerobic fungus from the equine caecum : A morphological, metabolic, and ultrastructural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.183-183</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 130, pp.321-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889345v1</w:t>
+                <w:t xml:space="preserve">hal-02706302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piromyces citronii sp. nov., a strictly anaerobic fungus from the equine caecum : A morphological, metabolic, and ultrastructural study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Breton</w:t>
+                <w:t xml:space="preserve">Development of an in vitro technique to measure the cellulolytic activity of donkey caecal contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dusser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
+                <w:t xml:space="preserve">G Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 130, pp.321-326</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.183-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706302v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In sacco measurements of filter-paper degradation : rumen vs caecum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Penning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13072,51 +13072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied equine nutrition and training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-90-8686-740-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13322,51 +13322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21DA7241"/>
+    <w:nsid w:val="37DB958F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13553,51 +13553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-julliand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1141-9440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07444395X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terra Braga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116426" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116494" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04604776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Baraille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Buttet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Froidurot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacotot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00514-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04123844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hermange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16747" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03998681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Muhonen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13030328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00440-22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233340" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03603630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2031694" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03190793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.646294" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11051278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103494" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hermange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103556" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milojevic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103529" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103509" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Langner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blaue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Schedlbauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Starzonek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terra Braga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.130" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.106" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173001v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omphalius" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003725" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pais de Barros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.07.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ979FXH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.01.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faubladier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beuneiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000349" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Fradinho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jansson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002469" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pequegnot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002779" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.120" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-0198" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12242" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKWWG679-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8153" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. A. Oliveira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Azevedo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Barreto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-6971" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833392v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.03.050" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795076v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varloud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001524" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.05.039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8PQ4HM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502408v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003139" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114001943" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/CEP13035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12177" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TQJQ9K1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2013.11.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VSCMKPF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6850" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645993v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faubladier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Veiga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-5720" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502899v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5720" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512006162" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647080v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.102" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01771723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21TPXMV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metayer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stawinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00184.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772654v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833506v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00188.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.09.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42K9Q80L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661830v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Medina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1602" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01834345v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Votion" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2009.04.077" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BRM489-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833536v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2009.04.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FL3T2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01834048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661812v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Medina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-796" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147806150935611X" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683051v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis da Veiga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fombelle De," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900080v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hosny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dulien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fonty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889657v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706302v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Penning" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Vaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889081v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zidane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888919v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suhartanto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faurie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Tisserand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Prevost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699547v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tisserand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suhartanto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabrera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506730v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froidurot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506737v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506678v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02474563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia T. Ramos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara a A Oliveira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Nascimento de Godoi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_136" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506740v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924022v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.119" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802671v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802651v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833983v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757561v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832298v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Goachet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762699v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goncalvez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zidane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847319v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772067v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847225v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772906v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877074v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Sorng" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assemat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745991v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802693v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villot C." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02503028v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merritt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evolve.elsevier.com/cs/product/9780702034220?role=student" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833449v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Adams" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-740-0_15" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02503067v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Zeyner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-julliand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1141-9440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07444395X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terra Braga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116426" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116494" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04604776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Baraille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Buttet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Froidurot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacotot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00514-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04123844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hermange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16747" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03998681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Muhonen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13030328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00440-22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233340" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03603630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2031694" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03190793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.646294" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11051278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103494" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hermange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103556" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milojevic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103529" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103509" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Langner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blaue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Schedlbauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Starzonek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terra Braga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.130" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omphalius" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003725" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.106" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pais de Barros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.07.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ979FXH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.01.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faubladier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beuneiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000349" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Fradinho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jansson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002469" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pequegnot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002779" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.120" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795071v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492757v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-0198" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12242" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKWWG679-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8153" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.03.050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. A. Oliveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Azevedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Barreto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Silva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-6971" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795076v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varloud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001524" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.05.039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8PQ4HM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502408v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003139" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502875v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/CEP13035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12177" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TQJQ9K1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795081v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114001943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2013.11.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VSCMKPF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6850" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645993v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faubladier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Veiga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-5720" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502899v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5720" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512006162" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647080v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.102" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01771723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21TPXMV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metayer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stawinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00184.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833506v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00188.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.09.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42K9Q80L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661830v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Medina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1602" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Votion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2009.04.077" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BRM489-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01834345v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833536v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2009.04.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FL3T2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01834048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661812v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Medina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-796" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147806150935611X" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683051v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis da Veiga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fombelle De," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900080v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hosny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dulien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fonty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889657v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusser" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Penning" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Vaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889081v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zidane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888919v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suhartanto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faurie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Tisserand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Prevost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699547v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tisserand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suhartanto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabrera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506730v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froidurot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506737v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506678v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02474563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia T. Ramos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara a A Oliveira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Nascimento de Godoi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_136" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506740v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924022v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.119" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802671v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802651v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833983v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757561v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832298v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Goachet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762699v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goncalvez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zidane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847319v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772067v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847225v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772906v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877074v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Sorng" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assemat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745991v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802693v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villot C." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02503028v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merritt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evolve.elsevier.com/cs/product/9780702034220?role=student" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833449v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Adams" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-740-0_15" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02503067v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Zeyner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>