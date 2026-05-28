--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,13267 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13216 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Veronique JULLIAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1141-9440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07444395X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=49l_UP8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical composition of feed ingredients influences equine gastric ecosystem activity in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 329, pp.116494. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and soaking of sugar beet pulp changes the feeding behavior of horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Terra Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Coulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 327, pp.116426. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of faecal bacterial communities and microbial fibrolytic activity in horses aged from 6 to 30 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Baraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Buttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Milojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (6), pp.e0303029. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0303029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibrobacter sp. HC4, a newly isolated strain, demonstrates a high cellulolytic activity as revealed by enzymatic measurements and in vitro assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (8), pp.e0051424. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00514-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diet composition on glandular gastric disease in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Buttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.16747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre Composition and Maturity of Forage-Based Diets Affects the Fluid Balance, Faecal Water-Holding Capacity and Microbial Ecosystem in French Trotters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Muhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (3), pp.328. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13030328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers for monitoring the equine large intestinal inflammatory response to stress-induced dysbiosis and probiotic supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 100 (10), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skac268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Genome Sequencing and Annotation of Fibrobacter succinogenes HC4, Isolated from the Horse Cecum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (11), pp.e0044022. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00440-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Differences in Fibre Composition and Maturity of Forage-Based Diets on the Fluid Balance, Water-Holding Capacity and Viscosity in Equine Caecum and Colon Digesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Muhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.3340. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani12233340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulolytic bacteria in the large intestine of mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.2031694. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2022.2031694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Approach for Investigating the Effects of an Antibiotic–Probiotic Combination on the Equine Hindgut Ecosystem and Microbial Fibrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (646294), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.646294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Modulation of the Equine Fecal Microbiota and Fibrolytic Capacity Following Two Consecutive Abrupt Dietary Changes and Bacterial Supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11051278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">93 Effect of replacing part of concentrates with pelleted alfalfa on squamous gastric ulcers in exercised trotters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Buttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hermange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103556. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11 Assessment of the impact of age on fecal microbial ecosystem in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Buttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Milojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103474. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">31 Performance of exercised trotters fed high-cereal or high-alfalfa diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Lepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103494. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">66 In vitro comparison of six raw materials on gastric ecosystem activity and acidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103529. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">46 Impact of lucerne versus water support on vitamin B3 aversion threshold to bitterness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103509. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">67 Partial substitution of cereals with sugar beet pulp and hindgut health in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103530. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Differences in Fibre Composition and Maturity of Forage-Based Diets on the Microbial Ecosystem and Its Activity in Equine Caecum and Colon Digesta and Faeces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Muhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.2337. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11082337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary composition and yeast-microalgae combination supplementation modulate the microbial ecosystem in the caecum, colon and faeces of horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123 (4), pp.372-382. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114519002824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the faecal microbiota of horses and ponies during a two-year body weight gain programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Langner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blaue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Schedlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Starzonek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.e0230015. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugar beet pulp presentation alters intake behavior of horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Terra Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.82. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.03.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotics challenge, dysbiosis, and immunoglobulin A response in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.46. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral administration of antibiotics alters fecal ecosystem of adult horses in the long-term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.94. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.03.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between nutritional values of hays fed to horses and sensory properties as perceived by human sight, touch and smell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dacremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Omphalius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.1834-1842. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118003725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effect of alfalfa composition on gastric ecosystem activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.82-83. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2019.03.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary-induced modulation of the hindgut microbiota is related to behavioral responses during stressful events in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 202, pp.94-100. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dehydrated alfalfa on equine gastric and faecal microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215, pp.16 - 20. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of live yeast supplementation on gastric ecosystem in horses fed a high-starch diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (25-29), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diet on bacterial lipopolysaccharides in equine feces and blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pais de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Taste, Nutrition and Health of the Horse, 215, pp.2-6. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of concentrate feeding sequence on equine hindgut fermentation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (07), pp.1146 - 1152. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative fibre-degrading capacity in foals at immediate and late post-weaning periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faubladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beuneiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (09), pp.1497 - 1504. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117000349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review : Feeding conserved forage to horses : recent advances and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Fradinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (06), pp.958 - 967. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Diet on the Hindgut Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.23-28. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can fecal parameters easy-to-use in the field reflect hindgut microbiota dysbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pequegnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of the 2017 Equine Science SymposiumSI:2017 ESS meeting, 52, pp.88. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2017.03.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal parameters as biomarkers of the equine hindgut microbial ecosystem under dietary change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (07), pp.1136 - 1145. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can individual susceptibility to dietary starch be evaluated in blood ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of the 2017 Equine Science SymposiumSI:2017 ESS meeting, 52, pp.86 - 87. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2017.03.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of yeast supplementation on hindgut microbiota and digestibility of horses subjected to an abrupt change of hays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 186 (Spécial Issue), pp.34 - 40. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse species symposium : The microbiome of the horse hindgut: History and current knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.2262-2274. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2015-0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of barley form on equine total tract fibre digestibility and colonic microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Varloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (12), pp.1943 - 1948. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115001524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of the hindgut microbiota due to high-starch diet can be associated with behavioral stress response in horses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Cézilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.159-164. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of field cardio-respiratory measurements to assess energy expenditure in Arabian endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.787-792. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114003061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the energy expenditure during training exercises in Standardbred trotters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Deley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.793-799. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114003139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 Colonic bacterial composition and blood cells in horses undergoing a change of diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (5), pp.401. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2015.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of dietary protein levels on nutrient digestibility and water and nitrogen balances in eventing horses1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. A. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1), pp.229-237. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-6971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Comparison of two methods to quantify exercise energy expenditure in trotters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Deley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (3), pp.1145. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two field continuous incremental tests on cardiorespiratory responses in Standardbred trotters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Deley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (2), pp.244-250. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpn.12242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular monitoring of the bacterial community structure in foal feces pre- and post-weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faubladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaerobe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp. 61-66. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anaerobe.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile bag starch prececal disappearance and postprandial glycemic response of four forms of barley in horses1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (5), pp.2087 - 2093. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2013-6850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training management of Standardbred trotters: a field survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine and Comparative Exercise Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.63-71. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/CEP13035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of physical training on nutrient digestibility and faecal fermentative parameters in Standardbred horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (6), pp.1081 - 1087. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpn.12177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the bacterial community structure within the equine hindgut and faeces using Automated Ribosomal Intergenic Spacer Analysis (ARISA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (12), pp.1928 - 1934. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731114001943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial carbohydrate-degrading capacity in foal faeces: changes from birth to pre-weaning and the impact of maternal supplementation with fermented feed products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faubladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (06), pp.1040 - 1052. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114512006162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transportation on fecal bacterial communities and fermentative activities in horses: Impact of Saccharomyces cerevisiae CNCM I-1077 supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Faubladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.1736 - 1744. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2012-5720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transportation on fecal bacterial communities and fermentative activities in horses: Impact of Saccharomyces cerevisiae CNCM I-1077 supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faubladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chaucheyras Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.1736-1744. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité de l’écosystème microbien du tractus digestif équin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (5), pp.407-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of prebiotic supplementation in mares on the evolution of the digestive ecosystem in feces of suckling foals from birth to pre-weaning period (6 months)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faubladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (5-6), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2011.03.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in in vitro Fermentative Capacity in Foals From Birth to 2 Months Old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faubladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (5-6), pp. 279 - 280. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2011.03.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of endurance training on total tract apparent digestibility, total mean retention time and faecal microbial ecosystem in competing Arabian horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.387 - 392. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00188.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine microbial gastro-intestinal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP PUBLICATION </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1), pp.161 -182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of fructo-oligosaccharides on bacterial concentration and fermentation profiles in veal calf ileal contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Respondek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 162 (3-4), pp.83 - 90. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen consumption and gait variables of Arabian endurance horses measured during a field exercise test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (s38), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00184.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological adaptations for measuring gastro-intestinal retention time and apparent digestibility in horses in training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 152, pp.141-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Long-Term Endurance Conditioning on Total Tract Apparent Digestibility of Fiber in Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Votion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (5), pp.373 - 375. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2009.04.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of live yeast culture supplementation on hindgut microbial communities and their polysaccharidase and glycoside hydrolase activities in horses fed a high-fiber or high-starch diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (9), pp.2844-2852. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations to standard approaches for measuring total tract apparent digestibility and gastro-intestinal retention time in horses in training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 152 (1-2), pp.141 - 151. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2009.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent digestibility, digesta passage rate, microbial and biochemical faecal profile in horses, 12 days before and 9 days after a 90 km endurance race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Exercise Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, pp.143-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the second week post-race an adequate period to assess the effect of a long-term conditioning on digestive physiology in competing endurance horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine and Comparative Exercise Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3-4), pp.143-151. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S147806150935611X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of live yeast culture supplementation on apparent digestibility and rate of passage in horses fed a high-fiber or high-starch diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (2), pp.339-347. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of colon and faeces microbial communities and activities in horses fed a high starch diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pferdeheilkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the microbial and biochemical profile of the different segments of the digestive tract in horses given two distinct diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fombelle De,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.293-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping of anaerobic fungi isolated from the digestive tract of herbivores by PCR-RFLP analysis of ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dulien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fonty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (Suppl), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of cellulolytic bacteria in the equine caecum using oligonucleotide probes targeting 16S rRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fonty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45 (Suppl1), pp.346-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In sacco measurements of filter-paper degradation : rumen vs caecum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Laillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Penning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.184-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piromyces citronii sp. nov., a strictly anaerobic fungus from the equine caecum : A morphological, metabolic, and ultrastructural study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 130, pp.321-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in vitro technique to measure the cellulolytic activity of donkey caecal contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Laillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.183-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study on the cecal fungal flora in the donkey: enumeration, isolation and identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Vaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zidane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.21s-21s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a probiotic on caecal microbial digestion in the pony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Vaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (3), pp.259-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of the cecal bacterial flora in the pony: quantification and diet effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (2), pp.183-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of microbial activity in the cecum of ponies and donkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Suhartanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (2), pp.185-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of digestion in donkeys and ponies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Suhartanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pferdeheilkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.158-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of the cecal bacterical flora in the pony : quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 42 (2), pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of microbial activity in the cecum of ponies and donkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Suhartanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 42 (2), pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feeding roughage and concentrate (Soy Bean Meal) simultaneously or consecutively on levels of plasma free amino-acids and plasma urea in the equine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pferdeheilkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, ns, pp.144-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen uptake evaluation in eventing horses at field tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia T. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara a A Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Nascimento de Godoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. pp.439-440, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine digestive microbiota: beneficial and detrimental effects to the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live yeast modulates gastric ecosystem of horses fed a high-starch diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Scientific Conference on Probiotics, Prebiotics, gut Microbiota and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of one cellulolytic bacteria strain: case study of the potential probiotic effect in equine nutrition and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Scientific Conference on Probiotics, Prebiotics, gut Microbiota and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a live yeast probiotic strain on fibre-digesting capacity and hindgut balance in equine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Scientific Conference on Probiotics, Prebiotics, gut Microbiota and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between dietary-induced alteration of the hindgut microbiota and horse behavior during acute stressful events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Equine Nutrition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro impact of two commercially available complementary feeds on gastric content buffering capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minneapolis, United States. pp.86, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2017.03.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of concentrate feeding strategy on the postprandial evolution of fecal microbial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference of the European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral cues and personality as non-invasive indicators of alimentary stress in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Cézilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAFL 2014 - 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of yeast supplementation on hindgut microbiota of horses subjected to an abrupt change of hays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference of the European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an impact of feeding concentrate before or after forage on colonic pH and redox potential in horses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faubladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied equine nutrition and training (Enutraco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Madrid Spain. pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a moderate dietary fat supplementation on the digestive function in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Equine Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Forssa, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the effective dose of Saccharomyces cerevisiae CBS 493.94 used as microbial additives for horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen consumption measured in Arabians tested in a field endurance exercise test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the European Association for Animal Production, Horse Session H2: Exercise physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Roma, Italy. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures ambulatoires de la ventilation et de la consommation d'oxygène chez le cheval d'endurance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Entretiens de Laval Pégase-Mayenne, L'athlète à la course : homme-cheval. Analyses et contraintes du geste sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Laval, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entérotoxémies et morts subites en Bourgogne - incidence sur Ie cheptel bovin charolais en 1999 et en 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goncalvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study on the cecal fungal flora in donkey: enumeration, isolation, identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Vaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zidane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des recherches sur l'alimentation et la nutrition des herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of digestion in donkeys and ponies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Suhartanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Konferenz über die Ernährung des Pferdes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of microbial activity in the cecum of ponies and donkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Suhartanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conférence sur la Nutrition et l'Alimentation des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of the cecal bacterical flora in the pony : quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conférence sur la Nutrition et l'Alimentation des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feeding roughage and concentrate (Soy Bean Meal) simultaneously or consecutively on levels of plasma free amino-acids and plasma urea in the equine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Konferenz über die Ernährung des Pferdes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation du poney : Importance de la qualité de l'azote sur la flore microbienne caecum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journée d'étude de la recherche équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la digestibilité et de la digestion microbienne chez les ânes et les poneys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Suhartanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journée d'Etude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par LC-MS et RMN 1H de compléments alimentaires à base de Curcuma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothearath Sorng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Danoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence sur la recherche et l’innovation pour les compléments alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verstraeten S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial and protozoal communities: Equine hindgut versus faeces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on GastroIntestinal Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine hindgut: Absolute qPCR quantification of fungal and bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th joint INRA-RRI gastrointestinal Tract Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la structure bactérienne du caecum, du colon et des fèces équin par ARISA (Automated Ribosomal Intergenic Spacer Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the equine gut bacterial community according to dietary changes and live yeast supplementation as assessed by Automated Ribosomal Intergenic Spacer Analysis (ARISA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on GastroIntestinal Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Chicago, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal stability of bacterial community structure from equine feces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faubladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villot C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on GastroIntestinal Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastro-intestinal Physiology – Nutritional Foundations Section in Equine Applied and Clinical Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine applied and clinical nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-32, 2013, 978-0702034220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 5 week training period on the glycemic and insulinemic response to a cereal meal in Standardbreds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Goachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Harris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied equine nutrition and training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-90-8686-740-0. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-740-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 19 - The Pros and Cons of Probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Zeyner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Therapy in Equine Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.elsevier.com/books/current-therapy-in-equine-medicine/robinson/978-1-4160-5475-7, pp.83-86, 2008, 9781416054757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13322,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37DB958F"/>
+    <w:nsid w:val="7220CC07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13553,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-julliand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1141-9440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07444395X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terra Braga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116426" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116494" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04604776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Baraille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Buttet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Froidurot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacotot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00514-24" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04123844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hermange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16747" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03998681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Muhonen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13030328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00440-22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233340" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03603630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2031694" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03190793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.646294" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11051278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103494" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hermange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103556" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milojevic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103529" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103509" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Langner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blaue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Schedlbauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Starzonek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terra Braga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.105" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.130" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omphalius" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003725" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.106" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pais de Barros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.07.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ979FXH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.01.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faubladier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beuneiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000349" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Fradinho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jansson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002469" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pequegnot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002779" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.120" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795071v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492757v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-0198" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502784v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12242" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKWWG679-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8153" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.03.050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. A. Oliveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Azevedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Barreto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Silva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-6971" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795076v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varloud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001524" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.05.039" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8PQ4HM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502408v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003139" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502875v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/CEP13035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12177" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TQJQ9K1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795081v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114001943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2013.11.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VSCMKPF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833399v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6850" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645993v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faubladier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Veiga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-5720" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502899v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5720" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512006162" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647080v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833433v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.102" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01771723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21TPXMV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metayer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stawinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00184.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833506v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00188.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.09.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42K9Q80L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661830v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Medina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1602" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Votion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2009.04.077" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BRM489-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01834345v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833536v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2009.04.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FL3T2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01834048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661812v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Medina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-796" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833972v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147806150935611X" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683051v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis da Veiga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fombelle De," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900080v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hosny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dulien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fonty" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889657v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusser" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Penning" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Vaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889081v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zidane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888919v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suhartanto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faurie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Tisserand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Prevost" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699547v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tisserand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suhartanto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabrera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506730v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froidurot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506737v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506678v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02474563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia T. Ramos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara a A Oliveira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Nascimento de Godoi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_136" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506740v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924022v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.119" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802671v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802651v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833983v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757561v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832298v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Goachet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762699v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goncalvez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zidane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847319v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772067v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847225v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772906v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877074v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Sorng" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assemat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745991v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802693v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villot C." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02503028v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merritt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evolve.elsevier.com/cs/product/9780702034220?role=student" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833449v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Adams" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-740-0_15" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02503067v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Zeyner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-julliand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1141-9440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07444395X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=49l_UP8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Julliand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116494" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terra Braga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coulmier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116426" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04604776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Baraille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Buttet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Froidurot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacotot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00514-24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04123844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hermange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16747" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03998681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Muhonen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13030328" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Collinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00440-22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233340" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03603630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2031694" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03190793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.646294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11051278" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hermange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103556" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milojevic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103474" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103494" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103529" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103509" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03297813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103530" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Langner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blaue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Schedlbauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Starzonek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terra Braga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.105" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.130" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Omphalius" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003725" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173152v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2019.03.106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067208v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.02.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.01.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pais de Barros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.07.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ979FXH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002603" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faubladier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beuneiche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000349" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561709v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Fradinho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jansson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002469" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pequegnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.123" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002779" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.11.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01492757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-0198" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Varloud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001524" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.05.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8PQ4HM3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Goachet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003061" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fortier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114003139" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833392v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2015.03.050" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. A. Oliveira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Azevedo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Barreto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-6971" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8153" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12242" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TKWWG679-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2013.11.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VSCMKPF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833399v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6850" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Harris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/CEP13035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833412v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12177" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TQJQ9K1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dequiedt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114001943" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833419v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512006162" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faubladier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Veiga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2012-5720" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02502899v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5720" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647080v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.102" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01771723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2011.03.101" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21TPXMV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833506v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00188.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01772654v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.09.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42K9Q80L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metayer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stawinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00184.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01834345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Votion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2009.04.077" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8BRM489-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661830v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Medina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1602" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833536v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2009.04.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FL3T2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01834048v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833972v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147806150935611X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661812v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gobert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Medina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-796" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683051v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis da Veiga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833993v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fombelle De," TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hosny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dulien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fonty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Millet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Penning" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706302v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889345v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889081v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Vaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zidane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888998v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888917v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Prevost" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Tisserand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suhartanto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faurie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705018v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suhartanto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tisserand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699547v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710983v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704785v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabrera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02474563v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia T. Ramos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara a A Oliveira" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Nascimento de Godoi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_136" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506678v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506740v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506730v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froidurot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02506737v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924022v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01522920v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2017.03.119" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802671v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924184v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802651v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833957v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01833983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757561v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829038v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Goachet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832298v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762699v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goncalvez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774584v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Vaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zidane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845652v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847225v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847319v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772067v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772906v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877074v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Sorng" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assemat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802681v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802693v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745991v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802700v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802708v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villot C." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02503028v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merritt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evolve.elsevier.com/cs/product/9780702034220?role=student" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Adams" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-740-0_15" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02503067v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Zeyner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>