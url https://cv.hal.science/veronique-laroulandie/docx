--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -90,51 +90,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -353,20826 +353,20986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise.</w:t>
+                <w:t xml:space="preserve">Neo‐Taphonomic Analysis of Prey Bone Remains Accumulated by Golden Eagle ( &amp;lt;i&amp;gt;Aquila chrysaetos&amp;lt;/i&amp;gt; ): A Case of Nests in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Juliette Ripond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sécher</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Constans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Grubert</w:t>
+                <w:t xml:space="preserve">Patrick Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/154t8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.70099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375065v1</w:t>
+                <w:t xml:space="preserve">hal-05586110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Grubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 65, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">, 2025, 65, pp.1-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/154t8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542997v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Gypaète barbu Gypaetus barbatus nichait-il autrefois dans les Grands Causses ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Nadal</w:t>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Grubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ornithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154t8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511922v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le harfang vivait en France …</w:t>
+                <w:t xml:space="preserve">Le Gypaète barbu Gypaetus barbatus nichait-il autrefois dans les Grands Causses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Oiseaumag, Rapace de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.24-26</w:t>
+              <w:t xml:space="preserve">Ornithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344253v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking Free from Field Layers: The Interest of Post-excavation Stratigraphies (PES) for Producing Reliable Archaeological Interpretations and Increasing Chronological Resolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le harfang vivait en France …</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Oiseaumag, Rapace de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04234326v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird communities from the Guadeloupe islands over the last 30,000 yrs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking Free from Field Layers: The Interest of Post-excavation Stratigraphies (PES) for Producing Reliable Archaeological Interpretations and Increasing Chronological Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Gala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">Christelle Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.18254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41982-023-00155-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04261993v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04234326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Tardiglaciaire : la fin d’un monde ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Bird communities from the Guadeloupe islands over the last 30,000 yrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (3), pp.161-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.18254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250597v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04261993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un autre visage de la grotte ornée de Gabillou (Sourzac, Dordogne, France). Étude du mobilier lithique et osseux des fouilles de J. Gaussen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le Tardiglaciaire : la fin d’un monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, De la préhistoire à aujourd'hui, l'histoire du climat et des hommes, 416, p. 28-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661084v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a Late Holocene giant barn owl (Aves: Strigiformes: Tytonidae) in Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Gala</w:t>
+                <w:t xml:space="preserve">Un autre visage de la grotte ornée de Gabillou (Sourzac, Dordogne, France). Étude du mobilier lithique et osseux des fouilles de J. Gaussen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55431/jco.2022.35.40-46⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.56-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1296l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03674617v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix mille ans de peuplement humain sur le versant nord des Pyrénées (21000-11000 cal BP) entre unification et régionalisation culturelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célia Fat Cheung</w:t>
+                <w:t xml:space="preserve">Evidence of a Late Holocene giant barn owl (Aves: Strigiformes: Tytonidae) in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.40-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55431/jco.2022.35.40-46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21630/maa.2020.71.18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03105809v1</w:t>
+                <w:t xml:space="preserve">halshs-03674617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Past and Present Carpometacarpus Morphology in Mimidae: A Multi-Methods Approach to Evidence from the Guadeloupe Islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jeantet</w:t>
+                <w:t xml:space="preserve">Dix mille ans de peuplement humain sur le versant nord des Pyrénées (21000-11000 cal BP) entre unification et régionalisation culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Ledevin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+                <w:t xml:space="preserve">Célia Fat Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Quaternary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.59-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/oq.99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21630/maa.2020.71.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03509406v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Taphonomic Stories of Bird Bones from the Middle Pleistocene Layer VIII of Grotte Vaufrey, France</w:t>
+                <w:t xml:space="preserve">Investigating Past and Present Carpometacarpus Morphology in Mimidae: A Multi-Methods Approach to Evidence from the Guadeloupe Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rufà</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/quat4040030⟩</w:t>
+              <w:t xml:space="preserve">Open Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/oq.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357479v1</w:t>
+                <w:t xml:space="preserve">halshs-03509406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-taxa neo-taphonomic analysis of bone remains from Barn Owl pellets and cross-validation of observations: a case study from Dominica (Lesser Antilles)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the Taphonomic Stories of Bird Bones from the Middle Pleistocene Layer VIII of Grotte Vaufrey, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Rufà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Taphonomy and Palaeoecology of Quaternary Vertebrates: Advances in Fossil and Experimental Studies, 4 (4), pp.3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/quat4040038⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/quat4040030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430198v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteological characters for the identification of Caribbean columbids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Multi-taxa neo-taphonomic analysis of bone remains from Barn Owl pellets and cross-validation of observations: a case study from Dominica (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novitates Caribaea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33800/nc.vi18.269⟩</w:t>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Taphonomy and Palaeoecology of Quaternary Vertebrates: Advances in Fossil and Experimental Studies, 4 (4), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/quat4040038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356314v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Micromammals for the Stratigraphy and the Timing of Human Occupations at La Roche-à-Pierrot (Saint-Césaire, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osteological characters for the identification of Caribbean columbids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/quat4040033⟩</w:t>
+              <w:t xml:space="preserve">Novitates Caribaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.114-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33800/nc.vi18.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447683v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnívoros y carroñeros. Une nueava visión soble la depredación de la lobos soble las aves corroñeras y su implicatión en el registro arqueológico</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Potential of Micromammals for the Stratigraphy and the Timing of Human Occupations at La Roche-à-Pierrot (Saint-Césaire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arkeogazte </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (4), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/quat4040033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157638v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird procurement by humans during the Middle and early Upper Paleolithic of Europe: New data for the Aurignacian of southwestern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carnívoros y carroñeros. Une nueava visión soble la depredación de la lobos soble las aves corroñeras y su implicatión en el registro arqueológico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rufà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arkeogazte </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Monográfico : Huesos, tierra, memoria, 10, pp.127-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862855v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting stratigraphical issues using direct radiocarbon dating from small‐mammal remains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Rofes</w:t>
+                <w:t xml:space="preserve">Bird procurement by humans during the Middle and early Upper Paleolithic of Europe: New data for the Aurignacian of southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cersoy</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.3193⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 543, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569726v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past distribution of the Burrowing Owl (Athene cunicularia) in the Lesser Antilles: New evidence from Saint Martin and Guadeloupe (F.W.I.)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detecting stratigraphical issues using direct radiocarbon dating from small‐mammal remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rofes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cersoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1676/19-00135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.505-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03355343v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Child Burial from Tierra del Fuego: A Preliminary Report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Past distribution of the Burrowing Owl (Athene cunicularia) in the Lesser Antilles: New evidence from Saint Martin and Guadeloupe (F.W.I.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15564894.2019.1643429⟩</w:t>
+              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (4), pp.868-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1676/19-00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402417v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03355343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The past and future of the University of Bordeaux’s bird skeleton reference collection.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Novel Child Burial from Tierra del Fuego: A Preliminary Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Morano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Sierpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alauda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15564894.2019.1643429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317618v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Number of Distinct Elements: Extending a landmark-based counting unit to other taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianne Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elspeth Ready</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24, pp.773-784. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey size as a critical factor for bird bone taphonomy in Eagle Owl (Bubo bubo) pellets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Rufà</w:t>
+                <w:t xml:space="preserve">The past and future of the University of Bordeaux’s bird skeleton reference collection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alauda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Actes du 10th International Meeting of European Curators, 17-19 oct. 2017, Paris, 87 (3), pp. 83-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413807v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement Dynamic and Beadwork: New Insights on Late Upper Paleolithic Craft Activities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chalard</w:t>
+                <w:t xml:space="preserve">Prey size as a critical factor for bird bone taphonomy in Eagle Owl (Bubo bubo) pellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rufà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4207/PA.2019.ART128⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55721-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024001v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A taphonomic investigation of small vertebrate accumulations produced by the snowy owl (Bubo scandiacus) and its implications for fossil studies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Royer</w:t>
+                <w:t xml:space="preserve">Settlement Dynamic and Beadwork: New Insights on Late Upper Paleolithic Craft Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Montuire</w:t>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gilg</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.10.018⟩</w:t>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4207/PA.2019.ART128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912077v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomy of Small Predators multi-taxa accumulations: palaeoecological implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Denys</w:t>
+                <w:t xml:space="preserve">A taphonomic investigation of small vertebrate accumulations produced by the snowy owl (Bubo scandiacus) and its implications for fossil studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stoetzel</w:t>
+                <w:t xml:space="preserve">Sophie Montuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Andrews</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Gilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08912963.2017.1347647⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 514, pp.189-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404059v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grotte de Fronsac à Vieux-Mareuil (Dordogne) : un dispositif pariétal revisité ou les bénéfices d'une approche interdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taphonomy of Small Predators multi-taxa accumulations: palaeoecological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Paillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t>
+                <w:t xml:space="preserve">P. Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+                <w:t xml:space="preserve">S. Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rihane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.5194⟩</w:t>
+              <w:t xml:space="preserve">Historical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (6), pp.868-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08912963.2017.1347647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125505v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Dordogne lotoise et Alzou, nouvelles recherches sur le Tardiglaciaire du Haut-Quercy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Grotte de Fronsac à Vieux-Mareuil (Dordogne) : un dispositif pariétal revisité ou les bénéfices d'une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Rencontres archéologiques de Saint-Céré</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.5194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841915v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hommes et les rapaces aux temps préhistoriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre Dordogne lotoise et Alzou, nouvelles recherches sur le Tardiglaciaire du Haut-Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146, pp.59-62</w:t>
+              <w:t xml:space="preserve">Annales des Rencontres archéologiques de Saint-Céré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841909v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence oubliée du Magdalénien. Apport des nouvelles dates 14 C</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les hommes et les rapaces aux temps préhistoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.59-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01907418v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations magdaléniennes entre 20 000 et 15 000 cal BP dans le piémont pyrénéen : la séquence paléolithique du sondage 4 de la grotte de Laa 2 (Arudy, Pyrénées-Atlantiques)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence oubliée du Magdalénien. Apport des nouvelles dates 14 C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (2), pp.385-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/galliap.559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01932558v1</w:t>
+                <w:t xml:space="preserve">halshs-01907418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuf ou la poule ? Retour sur le projet Magdatis « Le Magdalénien de la façade atlantique face aux changements environnementaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupations magdaléniennes entre 20 000 et 15 000 cal BP dans le piémont pyrénéen : la séquence paléolithique du sondage 4 de la grotte de Laa 2 (Arudy, Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.65-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01891614v1</w:t>
+                <w:t xml:space="preserve">halshs-01932558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of identifying partially digested human teeth : first description of Neandertal remains from the Mousterian site of Marillac (Marillac-le-Franc, Charente, France) and implications for palaeoanthropological research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">L’œuf ou la poule ? Retour sur le projet Magdatis « Le Magdalénien de la façade atlantique face aux changements environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28, pp.201-212. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.277-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.3448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891560v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) : une séquence tardiglaciaire pour le Quercy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The challenges of identifying partially digested human teeth : first description of Neandertal remains from the Mousterian site of Marillac (Marillac-le-Franc, Charente, France) and implications for palaeoanthropological research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Garralda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Rencontres archéologiques de Saint-Céré</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.3448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842922v1</w:t>
+                <w:t xml:space="preserve">hal-01891560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fracturation osseuse : du fait technique à l'essai d'interprétation sociétale. L'exemple de l'antilope saïga du gisement magdalénien de Saint-Germain-la-Rivière (Gironde)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) : une séquence tardiglaciaire pour le Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des Rencontres archéologiques de Saint-Céré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.63-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891662v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who brought the bird remains to the Middle Palaeolithic site of Les Fieux (Southwestern France) ? Direct evidence of a complex taphonomic story</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fracturation osseuse : du fait technique à l'essai d'interprétation sociétale. L'exemple de l'antilope saïga du gisement magdalénien de Saint-Germain-la-Rivière (Gironde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 421, pp.116-133. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (4), pp.691-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2016.14684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01842532v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting fast-moving, low-turnover small game: The status of the snowy owl (Bubo scandiacus) in the Magdalenian</w:t>
+                <w:t xml:space="preserve">Who brought the bird remains to the Middle Palaeolithic site of Les Fieux (Southwestern France) ? Direct evidence of a complex taphonomic story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 414, pp.174-197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.146⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 421, pp.116-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842533v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reexamining the timing of reindeer disappearance in southwestern France in the larger context of late glacial faunal turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 414 (September), pp.34 - 61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation du milieu montagnard sur le versant nord des Pyrénées entre 20 000 et 12 000 cal BP: que nous apprend la faune?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-George Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67, pp.269-284. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21630/maa.2016.67.mis04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New extensive focused AMS 14C dating of the Middle and Upper Magdalenian of the western Aquitaine/Pyrenean region of France (ca. 19–14 ka cal BP): Proposing a new model for its chronological phases and for the timing of occupation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hunting fast-moving, low-turnover small game: The status of the snowy owl (Bubo scandiacus) in the Magdalenian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 414 (September), pp.62 - 91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.073⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 414, pp.174-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01891670v1</w:t>
+                <w:t xml:space="preserve">hal-01842533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+                <w:t xml:space="preserve">New extensive focused AMS 14C dating of the Middle and Upper Magdalenian of the western Aquitaine/Pyrenean region of France (ca. 19–14 ka cal BP): Proposing a new model for its chronological phases and for the timing of occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Caux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 414 (September), pp.62 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.12.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842944v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces of Human and Animal Activity (TrAcs) in Cussac Cave (Le Buisson-de-Cadouin, Dordogne, France): Preliminary Results and Perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fourment</w:t>
+                <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maksud</w:t>
+                <w:t xml:space="preserve">Koren Abanozian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Delluc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+                <w:t xml:space="preserve">Solène Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bilan scientifique de la région Aquitaine 2016, pp.80-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529051v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing environmental determinants in the cultural evolution of hunter-gatherers: a three-year multidisciplinary project on the occupation of the western Aquitaine basin during the Middle and Upper Magdalenian (19–14 kyr cal BP)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Traces of Human and Animal Activity (TrAcs) in Cussac Cave (Le Buisson-de-Cadouin, Dordogne, France): Preliminary Results and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysianna Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maksud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 414, pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.035⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01891654v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chasseurs du Magdalénien et la chouette harfang. Rapaces de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> L'oiseau Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, hors-série n° 18, pp.61-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Testing environmental determinants in the cultural evolution of hunter-gatherers: a three-year multidisciplinary project on the occupation of the western Aquitaine basin during the Middle and Upper Magdalenian (19–14 kyr cal BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 414, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842616v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Experimental archaeology in a mid-latitude periglacial context: insight into site formation and taphonomic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14551⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.283 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842672v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental archaeology in a mid-latitude periglacial context: insight into site formation and taphonomic processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.039⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (3), pp.475-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01763070v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers temps du Magdalénien en Gironde : réévaluation des fouilles Trécolle à Saint-Germain-la-Rivière (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.79-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891673v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human occupation of the northwestern Pyrenees in the Late Glacial: New data from the Arudy basin, lower Ossau valley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Premiers temps du Magdalénien en Gironde : réévaluation des fouilles Trécolle à Saint-Germain-la-Rivière (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.09.022⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (1), pp.5-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01172351v1</w:t>
+                <w:t xml:space="preserve">hal-01891673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian skeletal part representation : a case study from Offing 2, a hunter-gatherer-fisher site in the Strait of Magellan (Chile)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The human occupation of the northwestern Pyrenees in the Late Glacial: New data from the Arudy basin, lower Ossau valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2361⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 364, pp.126-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842714v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent Evidence of Eagle Talons Used by Late Neanderthals in Europe: A Further Assessment on Symbolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Romandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Peresani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pastoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (7), pp.e101278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Homme de Néandertal et les rapaces : une histoire ancienne de 100 000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> L'oiseau Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, hors-série n°16, pp.53-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des plumes et le registre archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+                <w:t xml:space="preserve">Avian skeletal part representation : a case study from Offing 2, a hunter-gatherer-fisher site in the Strait of Magellan (Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnozootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.256-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093097v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of avian resources by the forgotten slaves of Tromelin Island (Indian Ocean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des plumes et le registre archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, De la plume et de ses usages, 96, pp.19-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01842715v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivre à Tromelin. Stratégies d’adaptation de naufragés sur une île déserte au XVIIIe siècle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of avian resources by the forgotten slaves of Tromelin Island (Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.407-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeopages.493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01842905v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grands carnivores et mésofaune de l'Aurignacien ancien à La Quina aval (Charente, France) (fouilles V. Dujardin)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+                <w:t xml:space="preserve">Survivre à Tromelin. Stratégies d’adaptation de naufragés sur une île déserte au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842782v1</w:t>
+                <w:t xml:space="preserve">hal-01842905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of Magdalenian societies in South-West France between 18,000 and 14,000 calBP: Changing environments, changing tool kits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+                <w:t xml:space="preserve">Grands carnivores et mésofaune de l'Aurignacien ancien à La Quina aval (Charente, France) (fouilles V. Dujardin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 272-273, pp.138-149</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.235-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00904501v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presumed Symbolic Use of Diurnal Raptors by Neanderthals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugène Morin</w:t>
+                <w:t xml:space="preserve">The evolution of Magdalenian societies in South-West France between 18,000 and 14,000 calBP: Changing environments, changing tool kits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 272-273, pp.138-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00686651v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00904501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications biostratigraphiques et paléoenvironnementales des occupations du Paléolithique moyen et du Châtelperronien du site de La Tour Fondue à Chauriat (Puy-de-Dôme, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mistrot</w:t>
+                <w:t xml:space="preserve">Presumed Symbolic Use of Diurnal Raptors by Neanderthals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e32856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842695v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Igue du Pras de Marrou (Durbans, Lot) - un piège naturel de l'extrême fin du Pléistocène</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+                <w:t xml:space="preserve">Implications biostratigraphiques et paléoenvironnementales des occupations du Paléolithique moyen et du Châtelperronien du site de La Tour Fondue à Chauriat (Puy-de-Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mistrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (20), pp.125-142</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.189-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00908322v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhole (Cuon alpinus) as a bone accumulator and new taphonomic agent? The case of Noisetier Cave (French Pyrenees)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">L'Igue du Pras de Marrou (Durbans, Lot) - un piège naturel de l'extrême fin du Pléistocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Prucca</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Taphonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (3-4), pp.305-338</w:t>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (20), pp.125-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00904491v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard core and cutting edge: experimental manufacture and use of Magdalenian composite projectile tips</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+                <w:t xml:space="preserve">Dhole (Cuon alpinus) as a bone accumulator and new taphonomic agent? The case of Noisetier Cave (French Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Debout</w:t>
+                <w:t xml:space="preserve">Audrey Prucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Taphonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3-4), pp.305-338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00598540v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00904491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pradelles à Marillac-le-Franc (Charente). Fouilles 2011-2007 : nouveaux résultats et synthèse. Préhistoire entre Vienne et Charente. Hommes et sociétés du Paléolithique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Mann</w:t>
+                <w:t xml:space="preserve">Hard core and cutting edge: experimental manufacture and use of Magdalenian composite projectile tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Beauval</w:t>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+                <w:t xml:space="preserve">Gregory Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (6), pp.1266-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2011.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01062307v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00598540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des processus périglaciaires sur la préservation des ossements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Pradelles à Marillac-le-Franc (Charente). Fouilles 2011-2007 : nouveaux résultats et synthèse. Préhistoire entre Vienne et Charente. Hommes et sociétés du Paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 118, pp.26-31</w:t>
+              <w:t xml:space="preserve">Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38, pp. 145-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00904551v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01062307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fouilles de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour le Tardiglaciaire quercinois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Dynamique sédimentaire et taphonomie des abris sous roche et des porches de grotte en milieu périglaciaire : le programme Gavarnie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Chrzavzez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (1), pp.150-152</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017906v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00649877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique sédimentaire et taphonomie des abris sous roche et des porches de grotte en milieu périglaciaire : le programme Gavarnie.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Impacts des processus périglaciaires sur la préservation des ossements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 118, pp.11-16</w:t>
+              <w:t xml:space="preserve">, 2009, 118, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00649877v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00904551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de taphonomie archéologique en milieu périglaciaire actuel : le projet Gavarnie.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Beauval</w:t>
+                <w:t xml:space="preserve">Les fouilles de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour le Tardiglaciaire quercinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (1), pp.150-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00400707v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulations osseuses en périphérie de terriers de petits carnivores: les stigmates de prédation et de fréquentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Etudes de taphonomie archéologique en milieu périglaciaire actuel : le projet Gavarnie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2008.06.002⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00335916v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00400707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux milieux, nouveaux gibiers, nouveaux chasseurs ? Évolution des pratiques cynégétiques dans les Pyrénées du Tardiglaciaire au début du Postglaciaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Accumulations osseuses en périphérie de terriers de petits carnivores: les stigmates de prédation et de fréquentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (3), pp.187-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2008.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00965573v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00335916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du gypaète barbu (Gypaetus barbatus) dans la constitution de l'assemblage osseux de la grotte du Noisetier (Fréchet-Aure, Hautes-Pyrénées, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Nouveaux milieux, nouveaux gibiers, nouveaux chasseurs ? Évolution des pratiques cynégétiques dans les Pyrénées du Tardiglaciaire au début du Postglaciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Robert</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Georges Ferrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 94 (4), pp.245-265</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (1), pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431306v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand désarticuler laisse des traces: le cas de l'hyperextension du coude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle du gypaète barbu (Gypaetus barbatus) dans la constitution de l'assemblage osseux de la grotte du Noisetier (Fréchet-Aure, Hautes-Pyrénées, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 94, pp.287-302. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 94 (4), pp.245-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00338167v1</w:t>
+                <w:t xml:space="preserve">hal-00431306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes aviaires des niveaux aziliens de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées): Paléoenvironnement et modalités d'exploitation</w:t>
+                <w:t xml:space="preserve">Quand désarticuler laisse des traces: le cas de l'hyperextension du coude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94, pp.287-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2008.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00176307v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00338167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux vestiges humains moustériens de la grotte du Noisetier (Fréchet-Aure, Hautes-Pyrénées)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les restes aviaires des niveaux aziliens de la grotte-abri du Moulin (Troubat, Hautes-Pyrénées): Paléoenvironnement et modalités d'exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (3-4), pp.282</w:t>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1), pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00408973v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late Neandertal femur from Les Rochers-de-Villeneuve, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Nouveaux vestiges humains moustériens de la grotte du Noisetier (Fréchet-Aure, Hautes-Pyrénées)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Serre</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Peressinotto</w:t>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cravinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (3-4), pp.282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432758v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00408973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A late Neandertal femur from Les Rochers-de-Villeneuve, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peressinotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (20), pp.7085-7090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0502656102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude archéozoologique et taphonomique des Lagopèdes des saules de la grotte des Eglises (Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 28, pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des carcasses d’oiseaux au Magdalénien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un éponyme (Laborien) peut en cacher deux autres ! Genèse d’un nouveau taxon chronoculturel du Paléolithique final dans le Sud-Ouest français (1950-1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fat Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude OccitAnimaux « La découpe bouchère à travers le temps »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séance de la société préhistorique française “À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372778v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05587804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement des carcasses d’oiseaux au Magdalénien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIèmes Rencontres Archéologiques de Saint-Céré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Saint-Céré, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude OccitAnimaux « La découpe bouchère à travers le temps »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755028v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy. Présentation et résultats préliminaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Arbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Gardeur</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG de l’association Archéologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archéologies, Mar 2023, Montauban, France</w:t>
+              <w:t xml:space="preserve">XXXIIIèmes Rencontres Archéologiques de Saint-Céré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Saint-Céré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755023v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de restes humains néandertaliens à l’abri Tourtoirac (Dordogne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy. Présentation et résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garcia-Tarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Armand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dugas</w:t>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris 2024 - Bordeaux, 24-26 janvier 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AG de l’association Archéologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologies, Mar 2023, Montauban, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04486947v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution passée et statut du Vautour moine sur le territoire français d’après les données matérielles et textuelles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Découverte de restes humains néandertaliens à l’abri Tourtoirac (Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27éme Rencontres Vautours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris 2024 - Bordeaux, 24-26 janvier 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2024, Bordeaux (France), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.12621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979404v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des aires historiques de gypaète barbu dans les Grands Causses : des pressentis de terrain aux confirmations scientifiques</w:t>
+                <w:t xml:space="preserve">Distribution passée et statut du Vautour moine sur le territoire français d’après les données matérielles et textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Nadal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Rencontres Vautours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes-le-Château, France</w:t>
+              <w:t xml:space="preserve">27éme Rencontres Vautours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPO, Feb 2022, webinaire, France. pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939939v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does size matter? Unravelling taphonomic alterations on bird bones produced by the Eagle Owl (Bubo bubo)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des aires historiques de gypaète barbu dans les Grands Causses : des pressentis de terrain aux confirmations scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruth Blasco</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en hommage à Emilie Campmas. Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">28èmes Rencontres Vautours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes-le-Château, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200760v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomic story of the bird remains from the Middle Palaeolithic of Grotte Vaufrey (layer VIII)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Does size matter? Unravelling taphonomic alterations on bird bones produced by the Eagle Owl (Bubo bubo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rufà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th meeting of the ICAZ Bird Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à Emilie Campmas. Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517949v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Magdalénien supérieur dans le sud de l’Aquitaine (France). Réflexion à partir des archéoséquences de la grotteBourrouilla (Arancou, Pyrénées-Atlantiques) et de l’abri du Grand Pastou (Sorde-l’Abbaye, Landes)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taphonomic story of the bird remains from the Middle Palaeolithic of Grotte Vaufrey (layer VIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rufà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrélations chrono-stratigraphiques et interactions culturelles au cours du Magdalénien entre l’Espagne cantabrique et le Sud-Ouest de la France … et au-delà. Session XVII du XVIIIème congrès de l’UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Straus L. G et Langlais Mathieu, Jun 2018, Paris, France. pp.65-88</w:t>
+              <w:t xml:space="preserve">10th meeting of the ICAZ Bird Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862921v2</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Magdalénien supérieur dans le sud de l’Aquitaine (France). Réflexion à partir des archéoséquences de la grotteBourrouilla (Arancou, Pyrénées-Atlantiques) et de l’abri du Grand Pastou (Sorde-l’Abbaye, Landes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+                <w:t xml:space="preserve">Morgane Dachary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Ajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
+              <w:t xml:space="preserve">Corrélations chrono-stratigraphiques et interactions culturelles au cours du Magdalénien entre l’Espagne cantabrique et le Sud-Ouest de la France … et au-delà. Session XVII du XVIIIème congrès de l’UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Straus L. G et Langlais Mathieu, Jun 2018, Paris, France. pp.65-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02413341v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862921v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil birds from Guadeloupe islands (F.W.I.): A review of the record and new data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Bird Caribbean Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02412957v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02413341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neanderthal exploitation of birds: What do taphonomical and archaeozoological studies tell us?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossil birds from Guadeloupe islands (F.W.I.): A review of the record and new data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALPE’ 18, Neanderthal : the conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gibraltar, Gibraltar</w:t>
+              <w:t xml:space="preserve">22th Bird Caribbean Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874200v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02412957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trente ans après, que reste-t-il du modèle d'azilianisation proposé au Morin par F. Bordes et D. de Sonneville-Bordes ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neanderthal exploitation of birds: What do taphonomical and archaeozoological studies tell us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.155-168</w:t>
+              <w:t xml:space="preserve">CALPE’ 18, Neanderthal : the conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gibraltar, Gibraltar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891432v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Renne (Rangifer tarandus), pilier de l'économie dans le Magdalénien supérieur de Peyrazet (Creysse, Lot)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Trente ans après, que reste-t-il du modèle d'azilianisation proposé au Morin par F. Bordes et D. de Sonneville-Bordes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.68-88</w:t>
+              <w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891202v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small predator accumulations, taphonomy and palaeoenvironment: about practices and reference establishment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+                <w:t xml:space="preserve">Le Renne (Rangifer tarandus), pilier de l'économie dans le Magdalénien supérieur de Peyrazet (Creysse, Lot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France. p. 868-881</w:t>
+              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.68-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985419v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From hunting to fishing: techniques of capture and consumption of marine animals on an island of the Strait of Magellan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legoupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII° UISPP World Congress</w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès mondial UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891491v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hunting to fishing: techniques of capture and consumption of marine animals on an island of the Strait of Magellan</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès mondial UISPP</w:t>
+              <w:t xml:space="preserve">XVIII° UISPP World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402238v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Dordogne lotoise et Alzou, nouvelles recherches en cours sur le Tardiglaciaire du Haut-Quercy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small predator accumulations, taphonomy and palaeoenvironment: about practices and reference establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIe rencontres archéologiques de Saint-Céré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Saint-Céré, France</w:t>
+              <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. p. 868-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115624v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of birds during the Aurignacian in southwestern France: An eagle skull and other unexpected findings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre Dordogne lotoise et Alzou, nouvelles recherches en cours sur le Tardiglaciaire du Haut-Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Birds Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXVIe rencontres archéologiques de Saint-Céré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Saint-Céré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980928v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement dynamic and beadwork: new insights on the Late Upper Paleolithic craft activities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of birds during the Aurignacian in southwestern France: An eagle skull and other unexpected findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humans’ Earliest Personal Ornaments: Symbolism, Production and Distribution.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Birds Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998040v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéozoologie des collections anciennes : le cas de la faune du Magdalénien supérieur d’Isturitz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Settlement dynamic and beadwork: new insights on the Late Upper Paleolithic craft activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Letourneux</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte d'Isturitz. Fouilles anciennes et récentes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humans’ Earliest Personal Ornaments: Symbolism, Production and Distribution.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniella E.; Bar-Yosef M.; Bosch M., Mar 2017, Tel Aviv, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4207/PA.2019.ART128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01916652v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-taxa taphonomic analysis and cross-validation of observations: case study from pellets from Dominica (Lesser Antilles)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéozoologie des collections anciennes : le cas de la faune du Magdalénien supérieur d’Isturitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">La grotte d'Isturitz. Fouilles anciennes et récentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Hasparren, France. pp.107-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945010v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01916652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oiseaux marins du Magdalénien supérieur de Santa Catalina (Lekeitio, Biscaye, Espagne) : approches taphonomique et archéozoologique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-taxa taphonomic analysis and cross-validation of observations: case study from pellets from Dominica (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes : de la fonction des habitats à l’organisation de l’espace littoral : Séance de la Société préhistorique française,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.37-57</w:t>
+              <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832906v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des petits gibiers au Tardiglaciaire : le cas de Rochereil (collection Jude, Dordogne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les oiseaux marins du Magdalénien supérieur de Santa Catalina (Lekeitio, Biscaye, Espagne) : approches taphonomique et archéozoologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikelo Elorza Espolosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Berganza Gochi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes : de la fonction des habitats à l’organisation de l’espace littoral : Séance de la Société préhistorique française,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.37-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347564v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site azilien des Gargailles à Lempdes (Puy-de-Dôme)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+                <w:t xml:space="preserve">L’utilisation des petits gibiers au Tardiglaciaire : le cas de Rochereil (collection Jude, Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de la France centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montluçon, France</w:t>
+              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745864v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10000 ans à l'ombre des Pyrénées : quelles évolutions au sein des sociétés du Magdalénien, de l'Azilien et du Laborien (21 et 11 ka cal BP)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célia Fat Cheung</w:t>
+                <w:t xml:space="preserve">Le site azilien des Gargailles à Lempdes (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Pasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre pendant la dernière glaciation Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?, organisé par Céline Pallier, Caroline Renard, Marc Jarry et Mathieu Lejay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Préhistoire de la France centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montluçon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304463v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf chez les petites bêtes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Denys</w:t>
+                <w:t xml:space="preserve">10000 ans à l'ombre des Pyrénées : quelles évolutions au sein des sociétés du Magdalénien, de l'Azilien et du Laborien (21 et 11 ka cal BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fat Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du GDR TaphEnA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Vivre pendant la dernière glaciation Occupations humaines et paléoenvironnements : quelles spécificités dans les Pyrénées ?, organisé par Céline Pallier, Caroline Renard, Marc Jarry et Mathieu Lejay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025717v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4-OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+                <w:t xml:space="preserve">Quoi de neuf chez les petites bêtes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
+              <w:t xml:space="preserve">Journée de restitution du GDR TaphEnA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891727v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4 - OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4-OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Brenet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010. Vol. 2, Paléolithique et Mésolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
+              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835774v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site moustérien de la grotte du noisetier, Pyrénées centrales françaises: une bilan interdisciplinaire après dix ans de fouille.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Thiebault</w:t>
+                <w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4 - OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célimene Mussini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t>
+              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010. Vol. 2, Paléolithique et Mésolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543251v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des sociétés magdaléniennes dans le sud-ouest de la France entre 18000 et 14000 cal BP : recomposition des environnements, reconfiguration des équipements.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Le site moustérien de la grotte du noisetier, Pyrénées centrales françaises: une bilan interdisciplinaire après dix ans de fouille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Congrès préhistorique de France, session F : deuxième moitié et fin du Paléolithique supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux / Les Eyzies, France. pp.417-430</w:t>
+              <w:t xml:space="preserve">UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Burgos, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00980982v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des séquences aziliennes entre Dordogne et Pyrénées : état des travaux en cours</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Évolution des sociétés magdaléniennes dans le sud-ouest de la France entre 18000 et 14000 cal BP : recomposition des environnements, reconfiguration des équipements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : Séance de la société préhistorique de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.17-44</w:t>
+              <w:t xml:space="preserve">27e Congrès préhistorique de France, session F : deuxième moitié et fin du Paléolithique supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux / Les Eyzies, France. pp.417-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836132v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00980982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Fieux (Lot, France) : paleolithic levels, report of new studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Colonge</w:t>
+                <w:t xml:space="preserve">Comparaison des séquences aziliennes entre Dordogne et Pyrénées : état des travaux en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fat Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Georges Ferrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hugo-Obermaier Society for Quaternary Research and Archaeology of Stone Age - 54th annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : Séance de la société préhistorique de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.17-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00757393v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomie des petits vertébrés: référentiels et transferts aux fossiles&amp;quot; Introduction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Fieux (Lot, France) : paleolithic levels, report of new studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taphonomie des petits vertébrés: Référentiels et transferts aux fossiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Talence, France. pp.2-5</w:t>
+              <w:t xml:space="preserve">Hugo-Obermaier Society for Quaternary Research and Archaeology of Stone Age - 54th annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00650232v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00757393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les brûlures, des traces ambigües aux origines multiples. Application aux vestiges de tortues de l'abri du Mourre de Sève (Sorgues, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taphonomie des petits vertébrés : Référentiels et transferts aux fossiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Talence, France. pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary trends in Magdalenian societies from southwestern France (18-14 Ky cal BP): Survey of a complex process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+                <w:t xml:space="preserve">Taphonomie des petits vertébrés: référentiels et transferts aux fossiles&amp;quot; Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA, 18th international congress of quaternary sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Taphonomie des petits vertébrés: Référentiels et transferts aux fossiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Talence, France. pp.2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463934v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les poissons et les oiseaux du Taillis des Coteaux (Antigny, Vienne), niveaux magdaléniens: origine naturelle ou culturel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rambaud</w:t>
+                <w:t xml:space="preserve">Evolutionary trends in Magdalenian societies from southwestern France (18-14 Ky cal BP): Survey of a complex process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taphonomie des petits vertébrés: Référentiels actuels et transferts aux fossiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Talence, France. pp.167-179</w:t>
+              <w:t xml:space="preserve">INQUA, 18th international congress of quaternary sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00650151v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des facteurs environnementaux, économiques et culturels sur les modalités d’exploitation des ressources organiques et minérales par les Néandertaliens des Fieux (Miers, Lot)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les poissons et les oiseaux du Taillis des Coteaux (Antigny, Vienne), niveaux magdaléniens: origine naturelle ou culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010 Vol. 2, Paléolithique et Mésolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.257-279</w:t>
+              <w:t xml:space="preserve">Taphonomie des petits vertébrés: Référentiels actuels et transferts aux fossiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Talence, France. pp.167-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835666v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpine chough Pyrrhocorax graculus from Pleistocene sites between Pyrenees and Alps: Natural versus Cultural Assemblages.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence des facteurs environnementaux, économiques et culturels sur les modalités d’exploitation des ressources organiques et minérales par les Néandertaliens des Fieux (Miers, Lot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coudenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Bird Working Meeting (BWG) of ICAZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Groningen, Netherlands. pp.219-232</w:t>
+              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010 Vol. 2, Paléolithique et Mésolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.257-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914969v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques des sociétés magdaléniennes entre 18 000 et 14 000 calBP dans leur contexte environnemental: l'exemple du sud de la France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alpine chough Pyrrhocorax graculus from Pleistocene sites between Pyrenees and Alps: Natural versus Cultural Assemblages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème colloque GMPCA, Archéométrie 2009 "Ressources, sociétés, biodiversité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6th Bird Working Meeting (BWG) of ICAZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Groningen, Netherlands. pp.219-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00375255v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la plume à l'œuf : exploitation des ressources aviaires au Magdalénien dans le Sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the XVth UISPP World Congress, Session C 61</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.71-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00460848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référentiels et transfert au fossile: zoom sur les oiseaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques des sociétés magdaléniennes entre 18 000 et 14 000 calBP dans leur contexte environnemental: l'exemple du sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde TAPHONOMIE DES PETITS VERTEBRES : REFERENTIELS ET TRANSFERTS AUX FOSSILES. Organisée par V. Laroulandie, Jean-Baptiste Mallye et Christiane Denys dans le cadre du RTP Taphonomie coord. Jean-Philip Brugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Talence (Université de Bordeaux 1), France</w:t>
+              <w:t xml:space="preserve">XVIIème colloque GMPCA, Archéométrie 2009 "Ressources, sociétés, biodiversité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425925v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00375255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du Paléolithique supérieur en Quercy : l'apport de l'Igue du Gral (Sauliac-sur-Célé, Lot).</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Référentiels et transfert au fossile: zoom sur les oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes. Séances décentralisées de la Société Préhistorique Française.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Bordeaux, France. pp.335-353</w:t>
+              <w:t xml:space="preserve">Table-ronde TAPHONOMIE DES PETITS VERTEBRES : REFERENTIELS ET TRANSFERTS AUX FOSSILES. Organisée par V. Laroulandie, Jean-Baptiste Mallye et Christiane Denys dans le cadre du RTP Taphonomie coord. Jean-Philip Brugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Talence (Université de Bordeaux 1), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00367304v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du milieu montagnard dans le Moustérien final</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cravinho</w:t>
+                <w:t xml:space="preserve">La fin du Paléolithique supérieur en Quercy : l'apport de l'Igue du Gral (Sauliac-sur-Célé, Lot).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l'Union internationale des sciences préhistoriques et protohistoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.1-10</w:t>
+              <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes. Séances décentralisées de la Société Préhistorique Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Bordeaux, France. pp.335-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00418805v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débuts du Paléolithique supérieur dans le Sud-Ouest de la France : fouilles 2004-2006 au Piage (Fajoles, Lot). Problématique et premiers résultats.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+                <w:t xml:space="preserve">Exploitation du milieu montagnard dans le Moustérien final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cravinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Bordeaux, France. pp.261-288</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l'Union internationale des sciences préhistoriques et protohistoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00426346v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00418805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux restes humains aux Pradelles (Marillac-le-Franc, Charente)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+                <w:t xml:space="preserve">Les débuts du Paléolithique supérieur dans le Sud-Ouest de la France : fouilles 2004-2006 au Piage (Fajoles, Lot). Problématique et premiers résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foni Lebrun-Ricalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1833e réunion de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Bordeaux, France. pp.261-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369342v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00426346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement moustérien des Pradelles (Marillac-le-Franc, Charente) : passé, présent, futur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Nouveaux restes humains aux Pradelles (Marillac-le-Franc, Charente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI° Congrès Préhistorique de France : Congrès du Centenaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Avignon-Bonnieux, France. pp.249-262</w:t>
+              <w:t xml:space="preserve">1833e réunion de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00183351v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement moustérien des Pradelles (Marilac-le-Franc, Charente) : passé, présent, futur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Le gisement moustérien des Pradelles (Marillac-le-Franc, Charente) : passé, présent, futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Avignon-Bonnieux, France. pp.249-262</w:t>
+              <w:t xml:space="preserve">XXVI° Congrès Préhistorique de France : Congrès du Centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Avignon-Bonnieux, France. pp.249-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00438079v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00183351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute AMS 14C dates from the Mousterian occupation of les Pradelles (Marillac-le-Franc, Charente, France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Le gisement moustérien des Pradelles (Marilac-le-Franc, Charente) : passé, présent, futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoanthropology society meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Congrès Préhistorique de France : Congrès du Centenaire de la Société Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Avignon-Bonnieux, France. pp.249-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369201v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00438079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cent trente ans d'études des relations entre l'Homme et l'Oiseau dans le Paléolithique français: le regard d'une archéozoologue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Absolute AMS 14C dates from the Mousterian occupation of les Pradelles (Marillac-le-Franc, Charente, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -G. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXVIe Congrès Préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.25-30</w:t>
+              <w:t xml:space="preserve">Palaeoanthropology society meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00176318v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutrean Animal Resource Exploitation at Combe Saunière (Dordogne, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cent trente ans d'études des relations entre l'Homme et l'Oiseau dans le Paléolithique français: le regard d'une archéozoologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Maltby (Ed.), Integrating Zooarchaeology. Proceedings of the 9th conference of ICAZ, Durham, 23-28 august 2002. Oxbow books : Oxford</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Oxford, United Kingdom. pp.138-152</w:t>
+              <w:t xml:space="preserve">Actes du XXVIe Congrès Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00083099v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fragment de fémur néandertalien aux Rochers de Villeneuve (Lussac-les-Châteaux, Vienne)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Solutrean Animal Resource Exploitation at Combe Saunière (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Liolios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chadelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1830</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">M. Maltby (Ed.), Integrating Zooarchaeology. Proceedings of the 9th conference of ICAZ, Durham, 23-28 august 2002. Oxbow books : Oxford</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Oxford, United Kingdom. pp.138-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369331v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00083099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnivore and Neandertal interactions at Les Pradelles site (Charente, Southwest France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Un fragment de fémur néandertalien aux Rochers de Villeneuve (Lussac-les-Châteaux, Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peressinotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -G. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology Society meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Milwaukee, United States</w:t>
+              <w:t xml:space="preserve">1830</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> réunion scientifique de la Société d' Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369294v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes humains moustériens des Pradelles (Marillac-le-Franc, Charente) : bilan de 4 années de recherches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Carnivore and Neandertal interactions at Les Pradelles site (Charente, Southwest France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. -G. Bordes</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Paleoanthropology Society meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Milwaukee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369295v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic versus non-anthropogenic bird bone assemblages: New criteria for their distinction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les restes humains moustériens des Pradelles (Marillac-le-Franc, Charente) : bilan de 4 années de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -G. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosphere to Lithosphere, New studies in vertebrate taphonomy. Edited by T. O'Connor. Processings of the 9th Conference of the International Council of Archaeozoology, Durham 23-28 august 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Oxford, pp.25-30</w:t>
+              <w:t xml:space="preserve">XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque du groupement des Anthropologistes de Langue française - Anthropobiologie, évolution et histoire des peuplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00082718v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird exploitation pattern: the case of Ptarmigan Lagopus sp. in the Upper Magdalenian site of La Vache (Ariège, France)</w:t>
+                <w:t xml:space="preserve">Anthropogenic versus non-anthropogenic bird bone assemblages: New criteria for their distinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G. Grupe, J. Peters (Eds.), Feathers, grit and symbolism. Birds and humans in the ancient Old and New Worlds. Proceedings of the 5th Meeting of the ICAZ Bird Working Group, Munich, 26-28 July 2004. (Documenta Archaeobiologiae 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rahden, Germany. pp.165-178</w:t>
+              <w:t xml:space="preserve">Biosphere to Lithosphere, New studies in vertebrate taphonomy. Edited by T. O'Connor. Processings of the 9th Conference of the International Council of Archaeozoology, Durham 23-28 august 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Oxford, pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00084322v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmates de boucherie expérimentale sur carcasses d'oiseaux</w:t>
+                <w:t xml:space="preserve">Bird exploitation pattern: the case of Ptarmigan Lagopus sp. in the Upper Magdalenian site of La Vache (Ariège, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résumés des communications de la table Ronde "La taphonomie : des référentiels aux ensembles osseux fossiles", UTAH, Université de Toulouse le Mirail, 23-25 novembre 2005.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005</w:t>
+              <w:t xml:space="preserve">G. Grupe, J. Peters (Eds.), Feathers, grit and symbolism. Birds and humans in the ancient Old and New Worlds. Proceedings of the 5th Meeting of the ICAZ Bird Working Group, Munich, 26-28 July 2004. (Documenta Archaeobiologiae 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rahden, Germany. pp.165-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00084211v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00084322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for anthropogenic marks on bird bone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stigmates de boucherie expérimentale sur carcasses d'oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Tagliacozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Meeting of the ICAZ Bird Working Group, Munich, 26-28 July 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004</w:t>
+              <w:t xml:space="preserve">Résumés des communications de la table Ronde "La taphonomie : des référentiels aux ensembles osseux fossiles", UTAH, Université de Toulouse le Mirail, 23-25 novembre 2005.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00082765v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00084211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation des petits animaux et les pièges de l'os : exemples chez les oiseaux et les mustélidés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geological formation processes and faunal accumulation at Les Pradelles (Charente, France) : preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.-P. Brugal, J. Desse (dir.), Petits Animaux et Sociétés Humaines. Du complément alimentaire aux ressources utilitaires. Actes des XXIVe rencontres internationales d'archéologie et d'histoire, Antibes, 23-25 octobre 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Antibes, France. pp.185-190</w:t>
+              <w:t xml:space="preserve">Paleoanthropology Society meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00086669v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological formation processes and faunal accumulation at Les Pradelles (Charente, France) : preliminary results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for anthropogenic marks on bird bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tagliacozzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology Society meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">5th Meeting of the ICAZ Bird Working Group, Munich, 26-28 July 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369320v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du Harfang au Magdalénien final : l'exemple du Bois-Ragot (Gouex, Vienne).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'exploitation des petits animaux et les pièges de l'os : exemples chez les oiseaux et les mustélidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.387-396</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J.-P. Brugal, J. Desse (dir.), Petits Animaux et Sociétés Humaines. Du complément alimentaire aux ressources utilitaires. Actes des XXIVe rencontres internationales d'archéologie et d'histoire, Antibes, 23-25 octobre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Antibes, France. pp.185-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00140625v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00086669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des ressources aviaires durant le Paléolithique en France : bilan critique et perspectives</w:t>
+                <w:t xml:space="preserve">Exploitation du Harfang au Magdalénien final : l'exemple du Bois-Ragot (Gouex, Vienne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Antibes, France. pp.163-172</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.387-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00086555v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00140625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not Just Food: the Snowy Owl in French magdalenian Sites</w:t>
+                <w:t xml:space="preserve">Exploitation des ressources aviaires durant le Paléolithique en France : bilan critique et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of the 69th Annual Meeting Society for American Archaeology, Montréal, Canada, 31 mars 4 avril 2004. Symposuim 94 "Understanding Small Prey in Archaeological Sites: Theorical approaches and explanations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Washington, pp.199</w:t>
+              <w:t xml:space="preserve">J.-P. Brugal, J. Desse (dir.), Petits Animaux et Sociétés Humaines. Du complément alimentaire aux ressources utilitaires. Actes des XXIVe rencontres internationales d'archéologie et d'histoire, Antibes, 23-25 octobre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Antibes, France. pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00082738v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00086555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux résultats sur le gisement moustérien des Pradelles (Marillac-le-Franc, Charente)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Not Just Food: the Snowy Owl in French magdalenian Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Avignon, France</w:t>
+              <w:t xml:space="preserve">Abstracts of the 69th Annual Meeting Society for American Archaeology, Montréal, Canada, 31 mars 4 avril 2004. Symposuim 94 "Understanding Small Prey in Archaeological Sites: Theorical approaches and explanations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Washington, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369343v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exploitation des petits vertébrés dans les Pyrénées françaises du Paléolithique au Mésolithique : un inventaire taphonomique et archéozoologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Nouveaux résultats sur le gisement moustérien des Pradelles (Marillac-le-Franc, Charente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -G. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.-P. Brugal, J. Desse (dir.), Petits Animaux et Sociétés Humaines. Du complément alimentaire aux ressources utilitaires. Actes des XXIVe rencontres internationales d'archéologie et d'histoire, Antibes, 23-25 octobre 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Antibes, France. pp.369-382</w:t>
+              <w:t xml:space="preserve">26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Congrès Préhistorique de France : congrès du Centenaire de la Société Préhistorique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00086567v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du monde animal dans les Pyrénées du Tardiglaciaire aux prémices de l'Holocène : un état de la question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">L'exploitation des petits vertébrés dans les Pyrénées françaises du Paléolithique au Mésolithique : un inventaire taphonomique et archéozoologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résumés de la Séance Thématique de la Société Préhistorique Française "Archéozoologie et Préhistoire: acquis et nouvelles perspectives". Paris, 29-30 novembre 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.17</w:t>
+              <w:t xml:space="preserve">J.-P. Brugal, J. Desse (dir.), Petits Animaux et Sociétés Humaines. Du complément alimentaire aux ressources utilitaires. Actes des XXIVe rencontres internationales d'archéologie et d'histoire, Antibes, 23-25 octobre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Antibes, France. pp.369-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00084361v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00086567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles fouilles aux Pradelles (Marillac-le-Franc, 16)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie, GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00369346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des Oiseaux au Magdalénien en France: Etat des lieux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation du monde animal dans les Pyrénées du Tardiglaciaire aux prémices de l'Holocène : un état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S. Costamagno, V. Laroulandie (Eds.), Mode de vie au Magdalénien: Apports de l'archéozoologie/Zooarchaeological insights into Magdalenian lifeways. Actes du colloque 6.4 du XIVe Congrès du l'UISPP, Liège, Belgique, 2-8 septembre 2001. BAR n° 1144</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Oxford, Royaume-Uni. pp.129-138</w:t>
+              <w:t xml:space="preserve">Résumés de la Séance Thématique de la Société Préhistorique Française "Archéozoologie et Préhistoire: acquis et nouvelles perspectives". Paris, 29-30 novembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00082832v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00084361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Rochers de Villeneuve (Lussac les Châteaux, Vienne), grotte fréquentée par les Hommes et les Carnivores</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation des Oiseaux au Magdalénien en France: Etat des lieux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Archéologues de Poitou-Charentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, France. pp.12-18</w:t>
+              <w:t xml:space="preserve">S. Costamagno, V. Laroulandie (Eds.), Mode de vie au Magdalénien: Apports de l'archéozoologie/Zooarchaeological insights into Magdalenian lifeways. Actes du colloque 6.4 du XIVe Congrès du l'UISPP, Liège, Belgique, 2-8 septembre 2001. BAR n° 1144</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Oxford, Royaume-Uni. pp.129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369352v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux restes humains moustériens des Pradelles (Marillac-le-Franc, Charente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1829e réunion scientifique de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Paris, France. pp.298-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00369333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Rochers de Villeneuve (Lussac les Châteaux, Vienne), grotte fréquentée par les Hommes et les Carnivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -G. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubrasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Archéologues de Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, France. pp.12-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage to Pigeon long bones in pellets of the Eagle Owl Bubo bubo and food remains of Peregrine Falcon Falco peregrinus: zooarchaeological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Z. M. Bochenski, Z. Bochenski, J. R. Stewart (Eds.), Proceedings of the 4th Meeting of the ICAZ Bird Working Group, Krakow, Poland, 11-15 september 2001. Acta Zoologica cracoviensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Krakov, Poland. pp.331-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00085892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes fauniques de l’abri Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Langlais Mathieu; Costamagno Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’abri Murat, Rocamadour, Lot, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XLVe Supplément, CNRS Editions, pp.125-167, 2025, Gallia Préhistoire, 978-2-271-15492-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remplissages paléontologiques de l’aven : description, définition des ensembles et cadre chronologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.61-85, 2024, 0253-6730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13860388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomie des restes aviaires de l’Igue du Gral (Lot). Considérations méthodologiques et paléoenvironnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.417-436, 2024, 0253-6730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13861377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse paléoenvironnementale et biochronologique de l’Igue du Gral (Lot). Entre nature et culture…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castel Jean-Christophe &amp; Boudadi-Maligne Myriam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Igue du Gral (Sauliac-sur-Célé, Lot) : histoire d’un piège naturel au Pléistocène supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue de Paléobiologie (43(2)), Muséum de Genève, pp.521-534, 2024, 0253-6730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13861701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for raptor feathers and talons: Results of an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rufà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desde los cormoranes a los albatros: evolución de un aprovechamiento de las aves en el sitio Offing 2 (Locus 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Patagonia y Tierra del Fuego: los nómadas del mar del islote Offing (I. Dawson - Estrecho de Magallanes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Universidad de Magallanes, pp.159-200, 2023, 978-956-6147-10-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fauna actual de mamíferos y aves del islote Offing (Estrecho de Magallanes, Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lefèvre</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Patagonia y Tierra del Fuego</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones Universidad de Magallanes, pp.37-50, 2023, 978-956-6147-10-7</w:t>
+              <w:t xml:space="preserve">Entre Patagonia y Tierra del Fuego: los nómades del mar del islote Offing (I. DAwson - Estrecho de Magallanes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Universidad de Magallanes, pp.37-52, 2023, Colección Poblamiento humano de Fuego-Patagonia, 978-956-6147-10-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039740v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fauna actual de mamíferos y aves del islote Offing (Estrecho de Magallanes, Chile)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pellé</w:t>
+                <w:t xml:space="preserve">Les matériaux périssables : nouvelles méthodes, nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Patagonia y Tierra del Fuego: los nómades del mar del islote Offing (I. DAwson - Estrecho de Magallanes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones Universidad de Magallanes, pp.37-52, 2023, Colección Poblamiento humano de Fuego-Patagonia, 978-956-6147-10-7</w:t>
+              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Préhistorique Française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-6, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019746v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux périssables : nouvelles méthodes, nouveaux enjeux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clavel</w:t>
+                <w:t xml:space="preserve">Small animal use by Neanderthals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Carlo Colonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Romagnoli; Florent Rivals; Stafano Benazzi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.3-6, 2023</w:t>
+              <w:t xml:space="preserve">Updating Neanderthals. Understanding Behavioural Complexity in the Late Middle Palaeolithic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Press; Elsevier, pp.123-143, 2022, 978-0-12-821428-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177496v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small animal use by Neanderthals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Carlo Colonese</w:t>
+                <w:t xml:space="preserve">Des restes de faune aux paléoenvironnements de Peyrazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Meier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Francesco Romagnoli; Florent Rivals; Stafano Benazzi. </w:t>
+              <w:t xml:space="preserve">Langlais M. &amp; Laroulandie V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Updating Neanderthals. Understanding Behavioural Complexity in the Late Middle Palaeolithic.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-48, 2021, Gallia Préhistoire Supplément, 978-2-271-13647-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939922v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot) : cadres historique, géologique et contextualisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les petits vertébrés de Peyrazet et les chasseurs-collecteurs du Magdalénien supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Langlais M. &amp; Laroulandie V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d'un habitat des derniers chasseurs de rennes du Quercy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55830⟩</w:t>
+              <w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.141-152, 2021, Gallia Préhistoire Supplément 43, 978-2-271-13647-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427230v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des restes de faune aux paléoenvironnements de Peyrazet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Royer</w:t>
+                <w:t xml:space="preserve">L’archéoséquence tardiglaciaire de Peyrazet et son cadre radiométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rofes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Langlais M. &amp; Laroulandie V. (dir.). </w:t>
+              <w:t xml:space="preserve">Langlais M. and V. Laroulandie (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t>
+              <w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d'un habitat des derniers chasseurs de rennes du Quercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55840⟩</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éeditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-60, 2021, Gallia Préhistoire Supplément, 978-2-271-13647-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202100v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits vertébrés de Peyrazet et les chasseurs-collecteurs du Magdalénien supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot) : cadres historique, géologique et contextualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Langlais M. &amp; Laroulandie V. (dir.). </w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55810⟩</w:t>
+              <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d'un habitat des derniers chasseurs de rennes du Quercy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-20, 2021, Gallia Préhistoire Supplément, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202072v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéoséquence tardiglaciaire de Peyrazet et son cadre radiométrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'énigmatique accumulation d’os de chouette harfang de Combe Saunière 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Langlais M. and V. Laroulandie (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Delley (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d'un habitat des derniers chasseurs de rennes du Quercy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Des Choses. Une archéologie des cas à part (Catalogue de l’exposition Des Choses au Laténium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genoud Arts graphiques, pp.81-87, 2021, 978-2-9701062-5-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236339v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énigmatique accumulation d’os de chouette harfang de Combe Saunière 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’assemblage osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Géraldine Delley (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Pasty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Choses. Une archéologie des cas à part (Catalogue de l’exposition Des Choses au Laténium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Genoud Arts graphiques, pp.81-87, 2021, 978-2-9701062-5-8</w:t>
+              <w:t xml:space="preserve">Le site azilien des Gargailles à Lempdes : Étude d’une occupation humaine de plein air dans son cadre téphrostratigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal (PUBP)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-121, 2020, 978-2-84516-961-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054495v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’assemblage osseux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
+                <w:t xml:space="preserve">Les vestiges de faune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-François Pasty. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jaubert J., Feruglio V., Fourment N., (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le site azilien des Gargailles à Lempdes : Étude d’une occupation humaine de plein air dans son cadre téphrostratigraphique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.104-121, 2020, 978-2-84516-961-6</w:t>
+              <w:t xml:space="preserve">Grotte de Cussac -30 000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Confluences, pp.168, 2020, 9782355272578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109847v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges de faune</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques oiseaux rares du Paléolithique supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jaubert J., Feruglio V., Fourment N., (dir.). </w:t>
+              <w:t xml:space="preserve">Cretin C., Madelaine S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grotte de Cussac -30 000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Confluences, pp.168, 2020, 9782355272578</w:t>
+              <w:t xml:space="preserve">Animaux rares, Gibiers inattendus. Reflets de la biodiversité (Exposition Musée national de Préhistoire- Les Eyzies 28 juin-11 novembre 2019). Les Eyzies, Musée national de Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée national de Préhistoire, pp.86-91, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109832v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques oiseaux rares du Paléolithique supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peyrazet (Creysse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animaux rares, Gibiers inattendus. Reflets de la biodiversité (Exposition Musée national de Préhistoire- Les Eyzies 28 juin-11 novembre 2019). Les Eyzies, Musée national de Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée national de Préhistoire, pp.86-91, 2019</w:t>
+              <w:t xml:space="preserve">Bilan scientifique de la Région Occitanie 2016. Direction Régionale des Affaires Culturelle Occitanie. Service Régional de l'Archéologie. Ministère de la Culture. Direction générale des patrimoines, sous-direction de l'archéologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.329-330, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189592v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peyrazet (Creysse)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Utilisation des petits gibiers au Paléolithique : Apports de trente années de recherche menées dans l’Hexagone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Djindjan Fr. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique de la Région Occitanie 2016. Direction Régionale des Affaires Culturelle Occitanie. Service Régional de l'Archéologie. Ministère de la Culture. Direction générale des patrimoines, sous-direction de l'archéologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.329-330, 2019</w:t>
+              <w:t xml:space="preserve">La préhistoire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann éditeurs, pp.149-152, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349734v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des petits gibiers au Paléolithique : Apports de trente années de recherche menées dans l’Hexagone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Néandertal et l’utilisation des oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Djindjan Fr. </w:t>
+              <w:t xml:space="preserve">Turq A., Faivre J.-P., Maureille B., Lahaye C., Bayle P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La préhistoire de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann éditeurs, pp.149-152, 2018</w:t>
+              <w:t xml:space="preserve">Néandertal à la loupe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MNP, pp.87-88, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109857v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néandertal et l’utilisation des oiseaux</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’art de la grotte de la Mairie (Teyjat, Dordogne) dans son contexte magdalénien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Man-Estier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néandertal à la loupe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MNP, pp.87-88, 2016</w:t>
+              <w:t xml:space="preserve">Résumé des actes du XIXe Congrès international d’art rupestre – IFRAO 2015 (31 août – 4 septembre 2015), « Symboles dans le paysage : l’art rupestre et son contexte », Caceres (Espagne), Session n°6 « Autour de l’art : le contexte archéologique interne des grottes ornées », direction Garate D., Medina A., Ruiz-Redondo A. et Sanchidrián J.-L., ARKEOS 37, 2016, Tomar (Portugal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.132-134, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109873v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art de la grotte de la Mairie (Teyjat, Dordogne) dans son contexte magdalénien.</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les restes osseux de tortues vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guérout, M. and Romont, T. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résumé des actes du XIXe Congrès international d’art rupestre – IFRAO 2015 (31 août – 4 septembre 2015), « Symboles dans le paysage : l’art rupestre et son contexte », Caceres (Espagne), Session n°6 « Autour de l’art : le contexte archéologique interne des grottes ornées », direction Garate D., Medina A., Ruiz-Redondo A. et Sanchidrián J.-L., ARKEOS 37, 2016, Tomar (Portugal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.132-134, 2016</w:t>
+              <w:t xml:space="preserve">Tromelin, l’île aux esclaves oubliés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, INRAP, pp.149-150, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018060v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes osseux de tortues vertes</w:t>
+                <w:t xml:space="preserve">Les restes osseux d’oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guérout, M. and Romont, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tromelin, l’île aux esclaves oubliés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS, INRAP, pp.149-150, 2015</w:t>
+              <w:t xml:space="preserve">, CNRS, INRAP, pp.147-149, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838347v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes osseux d’oiseaux</w:t>
+                <w:t xml:space="preserve">Diversité des ressources animales au Magdalénien classique dans le Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tromelin, l’île aux esclaves oubliés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, INRAP, pp.147-149, 2015</w:t>
+              <w:t xml:space="preserve">Grands sites d'art magdalénien. La Madeleine et Laugerie-Basse il y a 15 000 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.42-44, 2014, Catalogue d'exposition, Edition RMN, Paris, 9782711862191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838343v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des ressources animales au Magdalénien classique dans le Sud-Ouest de la France</w:t>
+                <w:t xml:space="preserve">Traitement et utilisation des ressources aviaires au Tardiglaciaire dans la grotte de Santa Catalina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berganza Gochi E., Arribas Pastor J. L. (coords). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grands sites d'art magdalénien. La Madeleine et Laugerie-Basse il y a 15 000 ans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.42-44, 2014, Catalogue d'exposition, Edition RMN, Paris, 9782711862191</w:t>
+              <w:t xml:space="preserve">La cueva de Santa Catalina (Lekeitio, Bizkaia). I - La intervención arqueológica. Restos vegetales, animales y humanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kobie, Bizkaiko Arkeologi Indusketa (4), Diputación Foral de Bizkaia, pp.297-330, 2014, 978-84-7752-470-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015426v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement et utilisation des ressources aviaires au Tardiglaciaire dans la grotte de Santa Catalina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les traces de brûlures : des stigmates ambigus aux origines multiples. Application aux vestiges de tortues de l’Abri du Mourre de Sève (Sorgues, Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Berganza Gochi E., Arribas Pastor J. L. (coords). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laroulandie, Véronique and Mallye, Jean-Baptiste and Denys, Christiane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cueva de Santa Catalina (Lekeitio, Bizkaia). I - La intervención arqueológica. Restos vegetales, animales y humanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kobie, Bizkaiko Arkeologi Indusketa (4), Diputación Foral de Bizkaia, pp.297-330, 2014, 978-84-7752-470-X</w:t>
+              <w:t xml:space="preserve">Taphonomie des petits vertébrés: référentiels et transferts aux fossiles (actes de la Table Ronde du RTP Taphonomie, Talence, Octobre 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2269 (British archaeological reports), pp.181-194, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015403v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traces de brûlures : des stigmates ambigus aux origines multiples. Application aux vestiges de tortues de l’Abri du Mourre de Sève (Sorgues, Vaucluse)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Royer</w:t>
+                <w:t xml:space="preserve">A Great Auk (Pinguinus impennis) in North Africa: Discovery of a bone remain in Neolithic layer of El Harhoura 2 Cave (Temara, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taphonomie des petits vertébrés: référentiels et transferts aux fossiles (actes de la Table Ronde du RTP Taphonomie, Talence, Octobre 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2269 (British archaeological reports), pp.181-194, 2011</w:t>
+              <w:t xml:space="preserve">Birds in Archaeology. Proceeding of the 6th meeting of the ICAZ bird working group in Groningen, Groningen (23-27 Août, 2008), Groningen Archaeological Studies, vol. 12, Prummel, W., Zeiler, J.T., Brinkhuizen D.C. (Eds.), pp. 233-240</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112381v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Great Auk (Pinguinus impennis) in North Africa: Discovery of a bone remain in Neolithic layer of El Harhoura 2 Cave (Temara, Morocco)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Nespoulet</w:t>
+                <w:t xml:space="preserve">La grotte du Taillis-des-Coteaux à Antigny (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primault Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthet Anne-Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabilleau Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Buisson-Catil &amp; Jérôme Primault. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birds in Archaeology. Proceeding of the 6th meeting of the ICAZ bird working group in Groningen, Groningen (23-27 Août, 2008), Groningen Archaeological Studies, vol. 12, Prummel, W., Zeiler, J.T., Brinkhuizen D.C. (Eds.), pp. 233-240</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Préhistoire entre Vienne et Charente : hommes et sociétés du Paléolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des publications chauvinoises, Chauvigny, pp.271-293, 2010, Mémoire / Association des publications chauvinoises ; 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907175v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00590045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte du Taillis-des-Coteaux à Antigny (Vienne)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Jacques Buisson-Catil &amp; Jérôme Primault. </w:t>
+                <w:t xml:space="preserve">Exploitation du monde animal sur le versant nord des Pyrénées au Tardiglaciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fullola J.M., Valdeyron N. et Langlais M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire entre Vienne et Charente : hommes et sociétés du Paléolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des publications chauvinoises, Chauvigny, pp.271-293, 2010, Mémoire / Association des publications chauvinoises ; 38</w:t>
+              <w:t xml:space="preserve">Les Pyrénées et leurs marges durant le Tardiglaciaire. Mutations et filiations techno-culturelles, évolutions paléo-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Estudis Ceretans, pp.185-209, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00590045v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Middle Palaeolithic occupation of Mar-Tarik, a new Zagros Mousterian site in Bisotun Massif (Kermanshah, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fereidoun Biglari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shidrang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Otte, F. Biglari &amp; J. Jaubert (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iran Palaeolithic / Le Paléolithique d'Iran. UISPP, Proceedings of the XV World Congress (Lisbon, 4-9 September 2006).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archeopress, Oxford, pp.7-27, 2009, BAR International Series 1968 / vol. 28, Session C15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00441761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du monde animal sur le versant nord des Pyrénées au Tardiglaciaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Le site moustérien de la Grotte du Noisetier à Fréchet-Aure (Hautes-Pyrénées) - premiers résultats des nouvelles fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Fullola J.M., Valdeyron N. et Langlais M. </w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Jaubert, Jean-Guillaume Bordes &amp; Illuminada Ortega Cordellat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Pyrénées et leurs marges durant le Tardiglaciaire. Mutations et filiations techno-culturelles, évolutions paléo-environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Estudis Ceretans, pp.185-209, 2009</w:t>
+              <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.189-202, 2008, Mémoires de la société préhistorique française ; 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580883v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00409430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site moustérien de la Grotte du Noisetier à Fréchet-Aure (Hautes-Pyrénées) - premiers résultats des nouvelles fouilles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+                <w:t xml:space="preserve">Pech-de-l'Azé I (Dordogne, France) : nouveau regard sur un gisement moustérien de tradition acheuléenne connu depuis le XIXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Soressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacques Jaubert, Jean-Guillaume Bordes &amp; Illuminada Ortega Cordellat. </w:t>
+              <w:t xml:space="preserve">J. Jaubert, J.-G. Bordes, I. Ortega (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, pp.189-202, 2008, Mémoires de la société préhistorique française ; 47</w:t>
+              <w:t xml:space="preserve">Les sociétés Paléolithiques d'un grand Sud-Ouest : nouveaux gisements, nouvelles méthodes, nouveaux résultats. - Actes des journées décentralisées de la SPF des 24-25 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique française, pp.95-132., 2008, Mémoire XLVII de la Société préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00409430v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pech-de-l'Azé I (Dordogne, France) : nouveau regard sur un gisement moustérien de tradition acheuléenne connu depuis le XIXe siècle.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+                <w:t xml:space="preserve">Exploitation du milieu montagnard dans le Moustérien final : la Grotte du Noisetier à Fréchet-Aure (Pyrénées centrales françaises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cravinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Jaubert, J.-G. Bordes, I. Ortega (eds.). </w:t>
+              <w:t xml:space="preserve">Grimaldi S., Perrin Th. et Guilaine J. (Éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés Paléolithiques d'un grand Sud-Ouest : nouveaux gisements, nouvelles méthodes, nouveaux résultats. - Actes des journées décentralisées de la SPF des 24-25 novembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique française, pp.95-132., 2008, Mémoire XLVII de la Société préhistorique française</w:t>
+              <w:t xml:space="preserve">Mountain environments in prehistoric Europe : settlement and mobility strategies from Paleolithic to the early Bronze Age. XVème Congrès de l'UISPP, 4-9 septembre 2006, Lisbonne, vol. 26, session C31.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, Oxford., pp.1-10, 2008, BAR International Series 1885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432326v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du milieu montagnard dans le Moustérien final : la Grotte du Noisetier à Fréchet-Aure (Pyrénées centrales françaises)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Nouvelles données sur la séquence aurignacienne de la grotte d'Isturitz (communes d'Isturitz et de Saint-Martin-d'Arberoue. Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cravinho</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Grimaldi S., Perrin Th. et Guilaine J. (Éds.). </w:t>
+              <w:t xml:space="preserve">Jacques Evin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountain environments in prehistoric Europe : settlement and mobility strategies from Paleolithic to the early Bronze Age. XVème Congrès de l'UISPP, 4-9 septembre 2006, Lisbonne, vol. 26, session C31.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, Oxford., pp.1-10, 2008, BAR International Series 1885</w:t>
+              <w:t xml:space="preserve">Un siècle de construction du discours scientifique en Préhistoire, vol. III " ..Aux conceptions d'aujourd'hui ", Actes du Congrès Préhistorique de France, XXVIe session, Congrès du Centenaire, 21-25 septembre 2004, Avignon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, pp.277-293, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00432100v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00720561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur la séquence aurignacienne de la grotte d'Isturitz (communes d'Isturitz et de Saint-Martin-d'Arberoue. Pyrénées-Atlantiques)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
+                <w:t xml:space="preserve">Solutrean Animal Ressource Exploitation at Combe Saunière (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Liolios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Chadelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacques Evin. </w:t>
+              <w:t xml:space="preserve">Mark Maltby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un siècle de construction du discours scientifique en Préhistoire, vol. III " ..Aux conceptions d'aujourd'hui ", Actes du Congrès Préhistorique de France, XXVIe session, Congrès du Centenaire, 21-25 septembre 2004, Avignon.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoires de la Société préhistorique française, pp.277-293, 2007</w:t>
+              <w:t xml:space="preserve">Integrating zooarchaeology: proceedings of the 9th Conference of the International Council of Archaeozoology, Durham, August 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow Books ; David Brown Book Co, pp.140-156, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00720561v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00169642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutrean Animal Ressource Exploitation at Combe Saunière (Dordogne, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taphonomie et Archéozoologie des Oiseaux de la couche magdalénienne 5 du Bois-Ragot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrating zooarchaeology: proceedings of the 9th Conference of the International Council of Archaeozoology, Durham, August 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxbow Books ; David Brown Book Co, pp.140-156, 2006</w:t>
+              <w:t xml:space="preserve">In : A. Chollet, Dujardin V. (Dir.), La grotte du Bois-Ragot à Gouex (Vienne) Magdalénien et Azilien : Essais sur les hommes et leur environnement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mémoire 38, Société Préhistorique Française, Paris, pp.339-353, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00169642v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00140626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomie et Archéozoologie des Oiseaux de la couche magdalénienne 5 du Bois-Ragot.</w:t>
+                <w:t xml:space="preserve">Worked bones from Buran-Kaya III level C and their taphonomic context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : A. Chollet, Dujardin V. (Dir.), La grotte du Bois-Ragot à Gouex (Vienne) Magdalénien et Azilien : Essais sur les hommes et leur environnement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, mémoire 38, Société Préhistorique Française, Paris, pp.339-353, 2005</w:t>
+              <w:t xml:space="preserve">In : V. Chabai, K. Monigal, A. Marks (Eds.), The Paleolithic of Crimea, III. The Middle Paleolithic and Early Upper Paleolithic of Eastern Crimea.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 104, ERAUL, Liège, pp.83-94, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00140626v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00140628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worked bones from Buran-Kaya III level C and their taphonomic context.</w:t>
+                <w:t xml:space="preserve">Les traces liées à la boucherie, à la cuisson et à la consommation d'oiseaux. Apport de l'expérimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Bourguignon, Illuminada Ortega, Marie-Chantal Frère-Sautot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : V. Chabai, K. Monigal, A. Marks (Eds.), The Paleolithic of Crimea, III. The Middle Paleolithic and Early Upper Paleolithic of Eastern Crimea.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 104, ERAUL, Liège, pp.83-94, 2004</w:t>
+              <w:t xml:space="preserve">Préhistoire et approche expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Monique Mergoil, pp.97-108, 2001, Préhistoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00140628v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traces liées à la boucherie, à la cuisson et à la consommation d'oiseaux. Apport de l'expérimentation.</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Authentification et analyse technologique des représentations aviaires des galets de la Croze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue d'exposition, Pré Proto Gallo Méro, Histoire de l'Ain en Archéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Brou, pp.24-26, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00082689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21182,624 +21342,624 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation en ligne des données de : Peyrazet (Laborien-Magdalénien) avec l'application web archeoViz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">archeoViz platform maintainers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nord du Périgord à la fin des temps glaciaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koren Abanozian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harfang, Renne et Cerf : nouvelles dates 14C par SMA du Magdalénien supérieur du Bassin aquitain au Morin (Gironde) et Bourrouilla (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dachary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.583-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marillac-le-Franc, Les Pradelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00437632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes d'oiseaux des gisements de la falaise du Pastou. In : Dachary (dir.), Les Magdaléniens à Duruthy. (Catalogue d'exposition). Conseil Général des Landes : Mont de Marsan, p. 30-33.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00135784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21809,147 +21969,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New and the Old: re-excavations at Abri Cadet 3, Marie Galante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04559277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21959,3839 +22119,3839 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d'autorisation triennale. Rapport de fouille archéologique programmée du 5 au 11 juillet et du 13 au 16 octobre 2025.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Grubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2025, 170 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igue du Gral (Sauliac-sur-Célé, Lot) Rapport d’opération programmée, 3eme année de triennale 2021-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Muth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Occitanie. 2023, pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouilles programmées 2022. Première année de la triennale 2022-2024. L’abri Malaurie (Rocamadour, Lot), Un gisement éponyme revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC-SRA Occitanie. 2022, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne Franche-Comté, Saône-et-Loire, Solutré-Pouilly, Route de la Roche. À la redécouverte du Magdalénien de Solutré. Rapport final d'opération, Inrap Bourgogne Franche-Comté, novembre 2022, 2 vol. (4 tomes), 2088 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouilles programmées 2021. Synthèse triennale 2017-2021 et perspectives pour la triennale 2022-2024. L’abri Malaurie (Rocamadour, Lot) : Un gisement éponyme revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, Rapport final 2017-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude intermédiaire lié à une opération triennale de fouilles programmées (2018-2020/2021). L’abri Malaurie (Rocamadour, Lot). Un gisement éponyme revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Muth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des études archéozoologiques des niveaux profonds de la grotte de Blénien. S. Griselin (dir.), Fouilles de de la Grotte de Blénien à Wolschwiller (68 Haut-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arbez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Alsace. 2019, pp.121-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan triennal 2017-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Grand Est, Inrap. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03033876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abri Malaurie (Rocamadour, Lot), un gisement éponyme revisité. Opération de Fouilles Programmées. Deuxième année de triennale (2018-2020), rapport d’opération 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des études archéozoologiques des niveaux profonds de la grotte de Blénien, Griselin S. (dir.), Beauval C. (co-dir.), Rapport de fouille programmée de la grotte de Blénien à Wolschwiller (68) - Bilan des Activités 2017-2019, programme triennal 2017 - 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie du Grand Est, Ministère de la Culture ; CNRS. 2019, p. 121-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Grand Est, Inrap. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03033890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d’Arudy, Pyrénées-Atlantiques) : troisième année d’autorisation triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 257 p., ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abri Malaurie, un site éponyme revisité, rapport de fouilles 2018 (triennale 2018-2020), 117 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Nouvelle Aquitaine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études archéozoologiques des unités stratigraphiques profondes de la grotte de Blénien : études en cours suite à la dernière campagne 2018. S. Griselin (dir.), Fouilles de de la Grotte de Blénien à Wolschwiller (68 Haut-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Alsace. 2018, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043057v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : deuxième année d'autorisation triennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2017, 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857263v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est sud. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport final d'opération 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2017, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport final d'opération 2015-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Aquitaine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée 2015/2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études archéozoologiques des unités stratigraphiques profondes de la grotte de Blénien : bilan de la dernière campagne 2017. S. Griselin (dir.), Fouilles de de la Grotte de Blénien à Wolschwiller (68 Haut-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Alsace. 2017, pp.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données archéozoologiques du Niveau IV21.3 : les fouilles de la campagne de 2014 du foyer H103-37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan triennal 2014-2016</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Découvertes archéozoologiques récentes des ensembles sédimentaires profonds. S. Griselin (dir.), Fouilles de de la Grotte de Blénien à Wolschwiller (68 Haut-Rhin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est. 2016</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Alsace. 2016, pp.134-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03033799v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03038643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes archéozoologiques récentes des ensembles sédimentaires profonds. S. Griselin (dir.), Fouilles de de la Grotte de Blénien à Wolschwiller (68 Haut-Rhin, France)</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Alsace. 2016, pp.134-142</w:t>
+                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2016, 139 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03038643v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan triennal 2014-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2016, 139 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043319v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03033799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéozoologie des ensembles sédimentaires profonds de la Grotte Blénien : synthèse des observations pour les campagnes 2012-2015. S. Griselin (dir.), Fouilles de de la Grotte de Blénien à Wolschwiller (68 Haut-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Alsace. 2015, pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : occupations du Magdalénien moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2015, 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art mobilier du Taillis des Coteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Le Fillâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Poitou-Charentes. 2015, pp.215-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : une nouvelle séquence magdalénienne dans le bassin d'Arudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2013, 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01694561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : occupation paléolithique et art pariétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2012, 106 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25801,171 +25961,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomie et Archéozoologie des Oiseaux en Grotte : Applications aux Sites Paléolithiques du Bois-Ragot (Vienne), de Combe Saunière (Dordogne) et de La Vache (Ariège).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Sciences et Technologies - Bordeaux I, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00931286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomie et archéozoologie des oiseaux en grotte : applications aux sites paléolithiques du Bois-Rgot (Vienne), de Combe Saunière (Dordogne) et de la Vache (Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Sciences et Technologies - Bordeaux I, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00082485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25975,926 +26135,926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mesolithic occupations of Jonquilles Cave (Caniac-du-Causse, Lot, France): First Interdisciplinary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MESO25, the Eleventh International Conference on the Mesolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la végétation entre Massif Central et Pyrénées sur le très long terme (ca. 13000-4000 cal BP). 15 années de recherches en anthracologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale, Association Archéologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois à l'abri Malaurie...</w:t>
+                <w:t xml:space="preserve">Un siècle de découvertes préhistoriques à l'abri Malaurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 ans de découverte à l'abri Malaurie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Calès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589583v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un siècle de découvertes préhistoriques à l'abri Malaurie</w:t>
+                <w:t xml:space="preserve">Il était une fois à l'abri Malaurie...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 ans de découverte à l'abri Malaurie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Calès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589538v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie, climat, environnements et traditions culturelles dans l'Alzou préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 ans de découverte à l'abri Malaurie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Calès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACEA BGES 2019 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégrer les enjeux environnementaux à la conduite de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France. https://premc.org/cnrs-journee-dd/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Transition...les premiers pas du labo PACEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Haget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William E. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée Labos 1point5 « S’engager ensemble pour réduire l’empreinte de nos activités de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The predated scavenging birds. Example of &amp;quot;les loups du Gévaudan&amp;quot; park.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rufà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à Emilie Campmas. Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l’Holocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Toulouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de taphonomie en contexte périglaciaire actuel : le projet Gavarnie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GMPCA : « Archéométrie 2005 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26904,254 +27064,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie(s) d'Objet(s) Daté(s). Le propulseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie(s) d'Objet(s) Daté(s). La sagaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie(s) d'Objet(s) Daté(s). Les pointes barbelées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27161,381 +27321,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Langlais Mathieu, Laroulandie Véronique (dir.). cnrs, 2021, Suppléments à Gallia Préhistoire 43, 978-2-271-13647-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdatis Project: Hunter-Gatheres and Environmental Change in the Aquitaine Basin during the Magdalenian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quaternary international. , 414, pp.1-197, 2016, 1040-6182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomie des petits vertébrés: Référentiels et transferts aux fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane C. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeopress, British Archaeological Research International Series (2269), pp.194, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomie des Petits Vertébrés : Référentiels et Transferts aux Fossiles. Actes de la Table ronde du RTP Taphonomie, Talence 20-21 octobre 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeopress, British Archaeological Research International Series (2269), pp.194, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00904449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27545,218 +27705,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la Rencontre Inter-Labos « Archéos en Transitions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/13lct⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographie d’un fémur de Grue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27766,118 +27926,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frise chrono-culturelle Tardiglaciaire Sud-Ouest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">site web pacea, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId590"/>
+      <w:footerReference w:type="default" r:id="rId596"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28024,51 +28184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nadal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00155-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.40-46" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2020.71.18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeantet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.99" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357479v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruf&#224;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.269" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Nicod" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3193" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00135" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prieto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Morano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sierpe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2019.1643429" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Boileau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elspeth Ready" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.01.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55721-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.10.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404059v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrews" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rihane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1347647" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841915v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14897" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891614v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8162" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Garralda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3448" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14684" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC9LTRZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.146" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-George Ferri&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2016.67.mis04" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J90NQHD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842921v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2361" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7RTB91H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romandini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952932v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093097v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842715v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2380" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/631AABE475255681DD5527B73F4C97D46EB2DA9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842905v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.493" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842782v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032856" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842695v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mistrot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598540v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.01.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062307v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904551v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400707v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.895" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335916v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.06.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RX2VTL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazals" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431306v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338167v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.09.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BWHT7X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408973v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432758v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peressinotto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502656102" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176341v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372778v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486947v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12621" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03979404v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939939v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200760v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517949v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862921v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Merlet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412957v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874200v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402238v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115624v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980928v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916652v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945010v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gala" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832906v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikelo Elorza Espolosin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Berganza Gochi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347564v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01745864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304463v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980982v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836132v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757393v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650232v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650181v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650151v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rambaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835666v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914969v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375255v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460848v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425925v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367304v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418805v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369342v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183351v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438079v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369201v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176318v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083099v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369331v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369294v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369295v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082718v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084322v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084211v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082765v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tagliacozzo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086669v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369320v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140625v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086555v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082738v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369343v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086567v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084361v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369346v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082832v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubrasquet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369333v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085892v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775114v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860388" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777095v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861377" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177501v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037488v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039740v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019746v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177496v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57724/cpf29.html" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939922v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlo Colonese" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Meier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427230v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55830" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55830" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202072v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Danger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55810" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236339v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55845" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55845" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054495v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109847v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20site%20azilien%20des%20Gargailles%20%C3%A0%20Lempdes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109832v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189592v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349734v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109857v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109873v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018060v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Man-Estier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838347v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838343v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015426v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015403v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112381v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907175v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441761v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shidrang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580883v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409430v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432326v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432100v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169642v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Castel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Chadelle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140626v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140628v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082668v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082689v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452769v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003947v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436491v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437632v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135784v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368737v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luret" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754972v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540254v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Voisin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540251v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038650v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314463v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304676v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038631v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096892v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012887v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038619v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038354v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038643v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038611v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538873v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Fill&#226;tre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043334v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043335v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00931286v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00082485v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677930v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589583v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589538v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589555v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240075v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979489v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Haget" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200758v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149655v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098299v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098159v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098612v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202293v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097461v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650288v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904449v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054287v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lct" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332183v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147653v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nadal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ripond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Mallye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bayle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.70099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00155-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18254" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.40-46" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2020.71.18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeantet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.99" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruf&#224;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.269" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Nicod" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3193" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prieto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Morano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sierpe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2019.1643429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322055v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Boileau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elspeth Ready" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.01.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55721-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.10.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrews" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rihane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1347647" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841915v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14897" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8162" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Garralda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3448" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14684" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.042" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC9LTRZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-George Ferri&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2016.67.mis04" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.146" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891654v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J90NQHD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952856v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romandini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2361" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7RTB91H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093097v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842715v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2380" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/631AABE475255681DD5527B73F4C97D46EB2DA9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.493" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032856" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842695v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mistrot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908322v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.01.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904551v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.895" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.06.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RX2VTL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazals" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.09.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BWHT7X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176307v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432758v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peressinotto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502656102" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05587804v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12621" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03979404v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939939v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200760v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517949v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862921v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Merlet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412957v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874200v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402238v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115624v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980928v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916652v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945010v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gala" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832906v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikelo Elorza Espolosin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Berganza Gochi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347564v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01745864v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304463v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980982v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836132v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757393v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650232v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650151v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rambaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835666v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914969v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460848v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375255v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425925v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367304v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418805v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369342v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183351v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438079v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369201v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083099v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369331v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369294v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369295v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082718v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084322v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084211v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369320v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082765v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tagliacozzo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086669v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140625v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086555v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082738v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369343v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086567v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369346v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084361v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082832v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369333v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubrasquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085892v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775114v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860388" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777095v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861377" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177501v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037488v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019746v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177496v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57724/cpf29.html" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939922v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlo Colonese" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Meier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202072v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Danger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55810" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236339v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55845" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55845" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427230v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55830" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55830" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054495v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109847v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20site%20azilien%20des%20Gargailles%20%C3%A0%20Lempdes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109832v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189592v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349734v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109857v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109873v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018060v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Man-Estier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838347v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838343v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015426v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015403v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112381v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907175v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580883v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441761v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shidrang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409430v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432326v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432100v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169642v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Castel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Chadelle" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140626v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140628v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082668v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082689v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452769v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003947v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436491v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437632v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135784v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368737v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luret" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754972v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540254v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Voisin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540251v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038650v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314463v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304676v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038631v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096892v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012887v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038619v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038354v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038643v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038611v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538873v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Fill&#226;tre" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043334v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043335v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00931286v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00082485v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677930v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589538v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589583v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589555v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240075v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979489v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Haget" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200758v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149655v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098299v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098159v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098612v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202293v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097461v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650288v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904449v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054287v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lct" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332183v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147653v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>