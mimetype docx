--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1758,520 +1758,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Taphonomic Stories of Bird Bones from the Middle Pleistocene Layer VIII of Grotte Vaufrey, France</w:t>
+                <w:t xml:space="preserve">Multi-taxa neo-taphonomic analysis of bone remains from Barn Owl pellets and cross-validation of observations: a case study from Dominica (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rufà</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/quat4040030⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Taphonomy and Palaeoecology of Quaternary Vertebrates: Advances in Fossil and Experimental Studies, 4 (4), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/quat4040038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357479v1</w:t>
+                <w:t xml:space="preserve">hal-03430198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-taxa neo-taphonomic analysis of bone remains from Barn Owl pellets and cross-validation of observations: a case study from Dominica (Lesser Antilles)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the Taphonomic Stories of Bird Bones from the Middle Pleistocene Layer VIII of Grotte Vaufrey, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cochard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Rufà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Taphonomy and Palaeoecology of Quaternary Vertebrates: Advances in Fossil and Experimental Studies, 4 (4), pp.3. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/quat4040038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/quat4040030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430198v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteological characters for the identification of Caribbean columbids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Potential of Micromammals for the Stratigraphy and the Timing of Human Occupations at La Roche-à-Pierrot (Saint-Césaire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novitates Caribaea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33800/nc.vi18.269⟩</w:t>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (4), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/quat4040033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356314v1</w:t>
+                <w:t xml:space="preserve">hal-03447683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Micromammals for the Stratigraphy and the Timing of Human Occupations at La Roche-à-Pierrot (Saint-Césaire, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osteological characters for the identification of Caribbean columbids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (4), pp.33. </w:t>
+              <w:t xml:space="preserve">Novitates Caribaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.114-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/quat4040033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33800/nc.vi18.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447683v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnívoros y carroñeros. Une nueava visión soble la depredación de la lobos soble las aves corroñeras y su implicatión en el registro arqueológico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rufà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2322,51 +2322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird procurement by humans during the Middle and early Upper Paleolithic of Europe: New data for the Aurignacian of southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,282 +2792,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Number of Distinct Elements: Extending a landmark-based counting unit to other taxa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elspeth Ready</w:t>
+                <w:t xml:space="preserve">The past and future of the University of Bordeaux’s bird skeleton reference collection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alauda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Actes du 10th International Meeting of European Curators, 17-19 oct. 2017, Paris, 87 (3), pp. 83-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322055v1</w:t>
+                <w:t xml:space="preserve">hal-02317618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The past and future of the University of Bordeaux’s bird skeleton reference collection.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Gala</w:t>
+                <w:t xml:space="preserve">The Number of Distinct Elements: Extending a landmark-based counting unit to other taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianne Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elspeth Ready</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alauda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.773-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317618v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prey size as a critical factor for bird bone taphonomy in Eagle Owl (Bubo bubo) pellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rufà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4195,51 +4195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4411,51 +4411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4625,411 +4625,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reexamining the timing of reindeer disappearance in southwestern France in the larger context of late glacial faunal turnover</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hunting fast-moving, low-turnover small game: The status of the snowy owl (Bubo scandiacus) in the Magdalenian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 414 (September), pp.34 - 61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.103⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 414, pp.174-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891667v1</w:t>
+                <w:t xml:space="preserve">hal-01842533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du milieu montagnard sur le versant nord des Pyrénées entre 20 000 et 12 000 cal BP: que nous apprend la faune?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reexamining the timing of reindeer disappearance in southwestern France in the larger context of late glacial faunal turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21630/maa.2016.67.mis04⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 414 (September), pp.34 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891651v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting fast-moving, low-turnover small game: The status of the snowy owl (Bubo scandiacus) in the Magdalenian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation du milieu montagnard sur le versant nord des Pyrénées entre 20 000 et 12 000 cal BP: que nous apprend la faune?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-George Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 414, pp.174-197. </w:t>
+              <w:t xml:space="preserve">Munibe. Antropologia-Arkeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.269-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21630/maa.2016.67.mis04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842533v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New extensive focused AMS 14C dating of the Middle and Upper Magdalenian of the western Aquitaine/Pyrenean region of France (ca. 19–14 ka cal BP): Proposing a new model for its chronological phases and for the timing of occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5183,51 +5183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bilan scientifique de la région Aquitaine 2016, pp.80-81</w:t>
@@ -5601,51 +5601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental archaeology in a mid-latitude periglacial context: insight into site formation and taphonomic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5734,51 +5734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6153,77 +6153,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 364, pp.126-143. </w:t>
@@ -6392,212 +6392,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme de Néandertal et les rapaces : une histoire ancienne de 100 000 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avian skeletal part representation : a case study from Offing 2, a hunter-gatherer-fisher site in the Strait of Magellan (Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> L'oiseau Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.256-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952932v1</w:t>
+                <w:t xml:space="preserve">hal-01842714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian skeletal part representation : a case study from Offing 2, a hunter-gatherer-fisher site in the Strait of Magellan (Chile)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Homme de Néandertal et les rapaces : une histoire ancienne de 100 000 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> L'oiseau Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, hors-série n°16, pp.53-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.2361⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01842714v1</w:t>
+                <w:t xml:space="preserve">hal-01952932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des plumes et le registre archéologique</w:t>
               </w:r>
@@ -6678,51 +6678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of avian resources by the forgotten slaves of Tromelin Island (Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (3), pp.407-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6807,51 +6807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7112,243 +7112,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00904501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presumed Symbolic Use of Diurnal Raptors by Neanderthals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugène Morin</w:t>
+                <w:t xml:space="preserve">Implications biostratigraphiques et paléoenvironnementales des occupations du Paléolithique moyen et du Châtelperronien du site de La Tour Fondue à Chauriat (Puy-de-Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mistrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.189-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00686651v1</w:t>
+                <w:t xml:space="preserve">hal-01842695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications biostratigraphiques et paléoenvironnementales des occupations du Paléolithique moyen et du Châtelperronien du site de La Tour Fondue à Chauriat (Puy-de-Dôme, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mistrot</w:t>
+                <w:t xml:space="preserve">Presumed Symbolic Use of Diurnal Raptors by Neanderthals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e32856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842695v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Igue du Pras de Marrou (Durbans, Lot) - un piège naturel de l'extrême fin du Pléistocène</w:t>
               </w:r>
@@ -7373,51 +7373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7833,385 +7833,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-01062307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique sédimentaire et taphonomie des abris sous roche et des porches de grotte en milieu périglaciaire : le programme Gavarnie.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Impacts des processus périglaciaires sur la préservation des ossements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 118, pp.11-16</w:t>
+              <w:t xml:space="preserve">, 2009, 118, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00649877v1</w:t>
+                <w:t xml:space="preserve">halshs-00904551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des processus périglaciaires sur la préservation des ossements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+                <w:t xml:space="preserve">Les fouilles de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour le Tardiglaciaire quercinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 118, pp.26-31</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (1), pp.150-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00904551v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fouilles de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour le Tardiglaciaire quercinois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">Dynamique sédimentaire et taphonomie des abris sous roche et des porches de grotte en milieu périglaciaire : le programme Gavarnie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Julia Chrzavzez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (1), pp.150-152</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017906v1</w:t>
+                <w:t xml:space="preserve">halshs-00649877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de taphonomie archéologique en milieu périglaciaire actuel : le projet Gavarnie.</w:t>
               </w:r>
@@ -8223,51 +8223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8344,51 +8344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulations osseuses en périphérie de terriers de petits carnivores: les stigmates de prédation et de fréquentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8460,51 +8460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux milieux, nouveaux gibiers, nouveaux chasseurs ? Évolution des pratiques cynégétiques dans les Pyrénées du Tardiglaciaire au début du Postglaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Georges Ferrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8719,77 +8719,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94, pp.287-302. </w:t>
@@ -8921,51 +8921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux vestiges humains moustériens de la grotte du Noisetier (Fréchet-Aure, Hautes-Pyrénées)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9033,51 +9033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A late Neandertal femur from Les Rochers-de-Villeneuve, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9738,51 +9738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10049,51 +10049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does size matter? Unravelling taphonomic alterations on bird bones produced by the Eagle Owl (Bubo bubo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rufà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10144,51 +10144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomic story of the bird remains from the Middle Palaeolithic of Grotte Vaufrey (layer VIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rufà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10364,77 +10364,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10653,90 +10653,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trente ans après, que reste-t-il du modèle d'azilianisation proposé au Morin par F. Bordes et D. de Sonneville-Bordes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde organisée en hommage à Guy Célérier "Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l'espace nord aquitain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Les Eyzies-de-Tayac, France. pp.155-168</w:t>
@@ -10804,51 +10804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10884,402 +10884,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hunting to fishing: techniques of capture and consumption of marine animals on an island of the Strait of Magellan</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Huidobro</w:t>
+                <w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès mondial UISPP</w:t>
+              <w:t xml:space="preserve">XVIII° UISPP World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402238v1</w:t>
+                <w:t xml:space="preserve">hal-01891491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+                <w:t xml:space="preserve">Small predator accumulations, taphonomy and palaeoenvironment: about practices and reference establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII° UISPP World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. p. 868-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891491v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small predator accumulations, taphonomy and palaeoenvironment: about practices and reference establishment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From hunting to fishing: techniques of capture and consumption of marine animals on an island of the Strait of Magellan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legoupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Denys</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+                <w:t xml:space="preserve">C. Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France. p. 868-881</w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès mondial UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985419v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Dordogne lotoise et Alzou, nouvelles recherches en cours sur le Tardiglaciaire du Haut-Quercy</w:t>
               </w:r>
@@ -11373,51 +11373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11678,247 +11678,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01916652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-taxa taphonomic analysis and cross-validation of observations: case study from pellets from Dominica (Lesser Antilles)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bailon</w:t>
+                <w:t xml:space="preserve">Les oiseaux marins du Magdalénien supérieur de Santa Catalina (Lekeitio, Biscaye, Espagne) : approches taphonomique et archéozoologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bochaton</w:t>
+                <w:t xml:space="preserve">Mikelo Elorza Espolosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cochard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eduardo Berganza Gochi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes : de la fonction des habitats à l’organisation de l’espace littoral : Séance de la Société préhistorique française,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.37-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945010v1</w:t>
+                <w:t xml:space="preserve">hal-01832906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oiseaux marins du Magdalénien supérieur de Santa Catalina (Lekeitio, Biscaye, Espagne) : approches taphonomique et archéozoologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">Multi-taxa taphonomic analysis and cross-validation of observations: case study from pellets from Dominica (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikelo Elorza Espolosin</w:t>
+                <w:t xml:space="preserve">D. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Berganza Gochi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes : de la fonction des habitats à l’organisation de l’espace littoral : Séance de la Société préhistorique française,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.37-57</w:t>
+              <w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832906v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des petits gibiers au Tardiglaciaire : le cas de Rochereil (collection Jude, Dordogne)</w:t>
               </w:r>
@@ -12042,51 +12042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site azilien des Gargailles à Lempdes (Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12279,103 +12279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf chez les petites bêtes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du GDR TaphEnA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t>
@@ -12913,51 +12913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des séquences aziliennes entre Dordogne et Pyrénées : état des travaux en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fat Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13064,51 +13064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13144,230 +13144,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00757393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les brûlures, des traces ambigües aux origines multiples. Application aux vestiges de tortues de l'abri du Mourre de Sève (Sorgues, Vaucluse)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Royer</w:t>
+                <w:t xml:space="preserve">Taphonomie des petits vertébrés: référentiels et transferts aux fossiles&amp;quot; Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taphonomie des petits vertébrés : Référentiels et transferts aux fossiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Talence, France. pp.181-194</w:t>
+              <w:t xml:space="preserve">Taphonomie des petits vertébrés: Référentiels et transferts aux fossiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Talence, France. pp.2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00650181v1</w:t>
+                <w:t xml:space="preserve">halshs-00650232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomie des petits vertébrés: référentiels et transferts aux fossiles&amp;quot; Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Denys</w:t>
+                <w:t xml:space="preserve">Les brûlures, des traces ambigües aux origines multiples. Application aux vestiges de tortues de l'abri du Mourre de Sève (Sorgues, Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taphonomie des petits vertébrés: Référentiels et transferts aux fossiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Talence, France. pp.2-5</w:t>
+              <w:t xml:space="preserve">Taphonomie des petits vertébrés : Référentiels et transferts aux fossiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Talence, France. pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00650232v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00650181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary trends in Magdalenian societies from southwestern France (18-14 Ky cal BP): Survey of a complex process</w:t>
               </w:r>
@@ -14177,51 +14177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14440,51 +14440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14552,51 +14552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14677,51 +14677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14804,51 +14804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute AMS 14C dates from the Mousterian occupation of les Pradelles (Marillac-le-Franc, Charente, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15123,90 +15123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fragment de fémur néandertalien aux Rochers de Villeneuve (Lussac-les-Châteaux, Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peressinotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1830</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -15263,51 +15263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnivore and Neandertal interactions at Les Pradelles site (Charente, Southwest France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15414,51 +15414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15748,51 +15748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16237,51 +16237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux résultats sur le gisement moustérien des Pradelles (Marillac-le-Franc, Charente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16485,51 +16485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16761,51 +16761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16847,77 +16847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Rochers de Villeneuve (Lussac les Châteaux, Vienne), grotte fréquentée par les Hommes et les Carnivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17560,51 +17560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for raptor feathers and talons: Results of an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rufà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17655,51 +17655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desde los cormoranes a los albatros: evolución de un aprovechamiento de las aves en el sitio Offing 2 (Locus 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17793,51 +17793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Legoupil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Patagonia y Tierra del Fuego: los nómades del mar del islote Offing (I. DAwson - Estrecho de Magallanes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Universidad de Magallanes, pp.37-52, 2023, Colección Poblamiento humano de Fuego-Patagonia, 978-956-6147-10-7</w:t>
@@ -18000,51 +18000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small animal use by Neanderthals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Carlo Colonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18142,51 +18142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18306,51 +18306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18395,329 +18395,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéoséquence tardiglaciaire de Peyrazet et son cadre radiométrique</w:t>
+                <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot) : cadres historique, géologique et contextualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juan Rofes</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Langlais M. and V. Laroulandie (dir.). </w:t>
+              <w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d'un habitat des derniers chasseurs de rennes du Quercy</w:t>
+              <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d'un habitat des derniers chasseurs de rennes du Quercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55845⟩</w:t>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-20, 2021, Gallia Préhistoire Supplément, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236339v1</w:t>
+                <w:t xml:space="preserve">hal-03427230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot) : cadres historique, géologique et contextualisation</w:t>
+                <w:t xml:space="preserve">L’archéoséquence tardiglaciaire de Peyrazet et son cadre radiométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Lacrampe-Cuyaubère</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rofes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t>
+              <w:t xml:space="preserve">Langlais M. and V. Laroulandie (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d'un habitat des derniers chasseurs de rennes du Quercy</w:t>
+              <w:t xml:space="preserve">La Grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d'un habitat des derniers chasseurs de rennes du Quercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-20, 2021, Gallia Préhistoire Supplément, </w:t>
+                <w:t xml:space="preserve">CNRS Éeditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-60, 2021, Gallia Préhistoire Supplément, 978-2-271-13647-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427230v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énigmatique accumulation d’os de chouette harfang de Combe Saunière 1</w:t>
               </w:r>
@@ -19142,51 +19142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des petits gibiers au Paléolithique : Apports de trente années de recherche menées dans l’Hexagone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19439,51 +19439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes osseux de tortues vertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guérout, M. and Romont, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tromelin, l’île aux esclaves oubliés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, INRAP, pp.149-150, 2015</w:t>
@@ -19525,51 +19525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes osseux d’oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guérout, M. and Romont, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tromelin, l’île aux esclaves oubliés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, INRAP, pp.147-149, 2015</w:t>
@@ -19792,64 +19792,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laroulandie, Véronique and Mallye, Jean-Baptiste and Denys, Christiane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taphonomie des petits vertébrés: référentiels et transferts aux fossiles (actes de la Table Ronde du RTP Taphonomie, Talence, Octobre 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2269 (British archaeological reports), pp.181-194, 2011</w:t>
@@ -20171,51 +20171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fullola J.M., Valdeyron N. et Langlais M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Pyrénées et leurs marges durant le Tardiglaciaire. Mutations et filiations techno-culturelles, évolutions paléo-environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Estudis Ceretans, pp.185-209, 2009</w:t>
@@ -20270,51 +20270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fereidoun Biglari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20425,51 +20425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Jaubert, Jean-Guillaume Bordes &amp; Illuminada Ortega Cordellat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes</w:t>
@@ -20657,51 +20657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21584,51 +21584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.60</w:t>
@@ -21797,51 +21797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21996,77 +21996,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New and the Old: re-excavations at Abri Cadet 3, Marie Galante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22508,51 +22508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne Franche-Comté, Saône-et-Loire, Solutré-Pouilly, Route de la Roche. À la redécouverte du Magdalénien de Solutré. Rapport final d'opération, Inrap Bourgogne Franche-Comté, novembre 2022, 2 vol. (4 tomes), 2088 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22774,64 +22774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -23573,51 +23573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24245,51 +24245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24633,51 +24633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24995,314 +24995,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan triennal 2014-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2016, 139 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043319v1</w:t>
+                <w:t xml:space="preserve">halshs-03033799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille programmée de la grotte de Blenien à Wolschwiller (68). Bilan triennal 2014-2016</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : première année d'autorisation triennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2016, 139 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Henri</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-03033799v1</w:t>
+                <w:t xml:space="preserve">hal-02043319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéozoologie des ensembles sédimentaires profonds de la Grotte Blénien : synthèse des observations pour les campagnes 2012-2015. S. Griselin (dir.), Fouilles de de la Grotte de Blénien à Wolschwiller (68 Haut-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25389,51 +25389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25571,271 +25571,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : une nouvelle séquence magdalénienne dans le bassin d'Arudy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2013, 144 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Rhône-Alpes. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043334v1</w:t>
+                <w:t xml:space="preserve">halshs-01694561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installations de la fin du Paléolithique moyen de la Grotte Mandrin, Malataverne, (Drôme)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : une nouvelle séquence magdalénienne dans le bassin d'Arudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2013, 144 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-01694561v1</w:t>
+                <w:t xml:space="preserve">hal-02043334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : occupation paléolithique et art pariétal</w:t>
               </w:r>
@@ -25873,51 +25873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Bourrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2012, 106 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -26268,168 +26268,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la végétation entre Massif Central et Pyrénées sur le très long terme (ca. 13000-4000 cal BP). 15 années de recherches en anthracologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Il était une fois à l'abri Malaurie...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale, Association Archéologies.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montauban, France</w:t>
+              <w:t xml:space="preserve">100 ans de découverte à l'abri Malaurie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Calès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677930v1</w:t>
+                <w:t xml:space="preserve">hal-04589583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un siècle de découvertes préhistoriques à l'abri Malaurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26445,139 +26402,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 ans de découverte à l'abri Malaurie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Calès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois à l'abri Malaurie...</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Histoire de la végétation entre Massif Central et Pyrénées sur le très long terme (ca. 13000-4000 cal BP). 15 années de recherches en anthracologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 ans de découverte à l'abri Malaurie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Calès, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale, Association Archéologies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589583v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie, climat, environnements et traditions culturelles dans l'Alzou préhistorique</w:t>
               </w:r>
@@ -26839,51 +26839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The predated scavenging birds. Example of &amp;quot;les loups du Gévaudan&amp;quot; park.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rufà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26947,51 +26947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27625,51 +27625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeopress, British Archaeological Research International Series (2269), pp.194, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28184,51 +28184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nadal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ripond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Mallye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bayle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.70099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00155-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18254" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.40-46" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2020.71.18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeantet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.99" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruf&#224;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.269" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Nicod" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3193" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prieto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Morano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sierpe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2019.1643429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322055v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Boileau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elspeth Ready" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.01.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317618v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55721-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.10.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrews" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rihane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1347647" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841915v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14897" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8162" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Garralda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3448" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14684" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.042" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC9LTRZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-George Ferri&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2016.67.mis04" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.146" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891654v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J90NQHD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952856v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romandini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2361" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7RTB91H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093097v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842715v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2380" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/631AABE475255681DD5527B73F4C97D46EB2DA9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.493" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032856" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842695v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mistrot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908322v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.01.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904551v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.895" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.06.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RX2VTL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazals" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.09.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BWHT7X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176307v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432758v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peressinotto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502656102" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05587804v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12621" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03979404v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939939v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200760v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517949v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862921v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Merlet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412957v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874200v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402238v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115624v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980928v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916652v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945010v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gala" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832906v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikelo Elorza Espolosin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Berganza Gochi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347564v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01745864v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304463v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980982v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836132v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757393v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650232v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650151v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rambaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835666v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914969v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460848v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375255v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425925v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367304v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418805v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369342v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183351v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438079v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369201v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083099v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369331v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369294v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369295v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082718v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084322v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084211v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369320v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082765v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tagliacozzo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086669v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140625v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086555v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082738v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369343v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086567v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369346v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084361v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082832v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369333v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubrasquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085892v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775114v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860388" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777095v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861377" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177501v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037488v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019746v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177496v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57724/cpf29.html" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939922v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlo Colonese" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Meier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202072v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Danger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55810" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236339v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55845" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55845" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427230v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55830" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55830" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054495v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109847v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20site%20azilien%20des%20Gargailles%20%C3%A0%20Lempdes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109832v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189592v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349734v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109857v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109873v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018060v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Man-Estier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838347v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838343v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015426v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015403v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112381v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907175v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580883v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441761v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shidrang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409430v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432326v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432100v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169642v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Castel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Chadelle" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140626v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140628v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082668v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082689v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452769v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003947v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436491v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437632v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135784v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368737v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luret" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754972v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540254v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Voisin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540251v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038650v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314463v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304676v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038631v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096892v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012887v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038619v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038354v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038643v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038611v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538873v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Fill&#226;tre" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043334v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043335v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00931286v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00082485v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677930v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589538v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589583v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589555v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240075v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979489v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Haget" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200758v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149655v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098299v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098159v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098612v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202293v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097461v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650288v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904449v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054287v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lct" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332183v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147653v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nadal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ripond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Mallye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bayle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.70099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04234326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-023-00155-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18254" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.40-46" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2020.71.18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeantet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.99" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ruf&#224;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Morin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4040033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33800/nc.vi18.269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.03.034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Nicod" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3193" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/19-00135" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Prieto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Morano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sierpe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Calas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2019.1643429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317618v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Boileau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elspeth Ready" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.01.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55721-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.10.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrews" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rihane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1347647" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841915v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14897" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8162" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Garralda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3448" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14684" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842532v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.042" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC9LTRZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.146" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-George Ferri&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2016.67.mis04" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891654v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J90NQHD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952856v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Romandini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842714v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2361" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7RTB91H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093097v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842715v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2380" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/631AABE475255681DD5527B73F4C97D46EB2DA9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842905v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.493" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842695v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mistrot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032856" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908322v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.01.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.895" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.06.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RX2VTL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazals" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.09.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BWHT7X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176307v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432758v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peressinotto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502656102" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05587804v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372778v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12621" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03979404v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939939v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200760v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Blasco" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517949v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862921v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Merlet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412957v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874200v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402238v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huidobro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115624v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980928v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916652v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letourneux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832906v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikelo Elorza Espolosin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Berganza Gochi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945010v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cochard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gala" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347564v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01745864v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pasty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304463v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980982v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836132v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757393v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650232v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650181v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650151v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rambaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835666v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruxelles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914969v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460848v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375255v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425925v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367304v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418805v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369342v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183351v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438079v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369201v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083099v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Liolios" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369331v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369294v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369295v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082718v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084322v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084211v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369320v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082765v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tagliacozzo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086669v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140625v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086555v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082738v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369343v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086567v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369346v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084361v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082832v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369333v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubrasquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085892v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775114v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13860388" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777095v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861377" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177501v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037488v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasquet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019746v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177496v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57724/cpf29.html" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939922v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlo Colonese" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Meier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202072v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Danger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55810" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427230v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55830" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55830" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236339v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55845" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55845" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054495v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109847v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20site%20azilien%20des%20Gargailles%20%C3%A0%20Lempdes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109832v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189592v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349734v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109857v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109873v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018060v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Man-Estier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838347v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838343v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015426v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015403v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112381v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907175v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580883v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441761v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shidrang" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409430v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432326v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432100v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169642v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Castel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Chadelle" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140626v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140628v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082668v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082689v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452769v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003947v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436491v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437632v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135784v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368737v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luret" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754972v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540254v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Voisin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540251v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038650v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033876v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314463v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033890v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304676v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038631v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096892v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012887v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038619v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038354v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038643v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043319v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038611v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538873v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Fill&#226;tre" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694561v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043334v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043335v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00931286v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00082485v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589583v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589538v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677930v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Liard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589555v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240075v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979489v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Haget" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200758v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149655v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098299v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098159v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098612v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202293v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097461v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650288v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904449v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054287v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13lct" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332183v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147653v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>