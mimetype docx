--- v0 (2026-04-15)
+++ v1 (2026-05-17)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">185655009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=VaIgwfsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,557 +194,557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En formation continue, éprouver le croisement didactique entre modèles de compréhension et modèles de lecture littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 72, pp.45-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15zam⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du sujet lecteur à l’école élémentaire. Éléments de constat chez les professeurs des écoles stagiaires exerçant en cycle 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 187-188, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.9362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal de personnage pour rejouer le jeu de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 72, pp. 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal de personnage pour rejouer le jeu de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°72 Fiction et réel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal de personnage ou l’art de se mettre « dans la peau » d’un autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (201), pp.67-76. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.201.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualiser les récits mythologiques par le journal de personnage : un exemple d’une lecture de l’épopée de Gilgamesh en classe de CM2 et de 6e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/recherchestravaux.948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empathie fictionnelle et écriture en « je » fictif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.157-176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -733,331 +754,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal de personnage et émotions fictionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Duvin Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Modèles en didactique du français et formation des enseignants"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garcia-Debanc, C; Mauroux, F; Paolacco, V, Mar 2023, TOULOUSE INSPE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal de personnage et traces d’empathie lectorale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Duvin Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature. Les territoires de la fiction de l’école à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larrivé, V.; Le Goff, F.; Sauvaire, M., Oct 2023, Toulouse INSPE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal de lecteur comme dispositif de formation à la lecture sensible pour les professeurs de français stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20es Rencontres des Chercheurs et Chercheuses en Didactique de la Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se représenter le déluge, entre texte biblique et tableaux de maîtres, avec des écrits en première personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XVIIes Rencontres de didactique de la littérature, Lyon, juin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Charles Chabanne, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1067,104 +1088,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de l’écriture. Écritures de la variation, écritures de la réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Larrivé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA editions. , 2018, Didaskein, Francis Grossmann; Jean-François Massol, 978-2-37747-026-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1174,670 +1195,670 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de l'empathie dans la fiction littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émilie Pézard; Antonia Zagamé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le personnage romanesque au miroir du lecteur ; Procédés et formes de l'identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes; La Licorne, pp. 39-56, 2024, 978-2-7535-9874-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal de lecteur comme dispositif de formation à la lecture sensible pour les professeurs de français stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRILLANT RANNOU N.; SAUVAIRE M.; LE GOFF F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voies du sensible : expériences dans l'enseignement de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l’Écureuil, pp. 340-368, 2023, 978292517740X-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investir l’œuvre intégrale à travers la relation entre le lecteur et les personnages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRUNEL M.; HÉBERT S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire des œuvres littéraires au collège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L‘Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 51-62, 2022, 9782140200984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variété et interaction des phénomènes empathiques dans la lecture scolaire des œuvres littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GENNAÏ A.; RICHARD-PRINCIPALLI P.; BOUTEVIN C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et illustration de la didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Écureuil, pp.291-310, 2022, 9782925177395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empathie fictionnelle, journal de personnage et compétences scripturales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brissaud; et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l’écriture et son évaluation au primaire et au secondaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Namur,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 183-208, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « Journal de personnage », un dispositif d’écriture pour développer les aptitudes lectorales des élèves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Empathie fictionnelle et théories de la fiction, quelles implications en didactique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Le Goff; Marie-Josée Fourtanier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet lecteur-scripteur de l'école à l'université</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les formes plurielles des écritures de la réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume I : Genres, espaces et formes, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Namur; Dyptique n°34</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 55-72, 2017, 9782870379707</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.2167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04766494v1</w:t>
+                <w:t xml:space="preserve">hal-04766497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathie fictionnelle et théories de la fiction, quelles implications en didactique de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le « Journal de personnage », un dispositif d’écriture pour développer les aptitudes lectorales des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formes plurielles des écritures de la réception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le sujet lecteur-scripteur de l'école à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Éditions, pp.133-154, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.2167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Namur; Dyptique n°34</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04766497v1</w:t>
+                <w:t xml:space="preserve">hal-04766494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Barbe bleue et « l’effet personnage ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviane Ahr; Nathalie Denizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Patrimoines littéraires à l'école : usages et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diptyque (n° 26), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Namur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 119-136, 2013, 978-2-87037-784-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1847,202 +1868,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERSONNAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Louichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un dictionnaire de la didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.242-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articles « Empathie » et « Personnage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Louichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de Didactique de la Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/NP.9782745352668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2052,104 +2073,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal de personnage et traces d'émotions lectorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Duvin Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2159,114 +2180,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage du bovarysme dans la classe de français : développer l'empathie fictionnelle des élèves pour les aider à lire les récits littéraires : l'exemple du journal de personnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Larrivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Michel de Montaigne - Bordeaux III, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014BOR30044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01155167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2334,51 +2355,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49EEC141"/>
+    <w:nsid w:val="74F572EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2565,51 +2586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-larrive" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5137-0610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185655009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582582v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larriv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766463v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.9362" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.201.0067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.948" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766498v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.913" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04754902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duvin Parmentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04754872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.casalini.it/9782140200984" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pun/5313." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.2167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/livre/?ISBN=9782870379707" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993108151720" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Louichon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766469v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782745352668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04758151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01155167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BOR30044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-larrive" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5137-0610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185655009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VaIgwfsAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larriv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.9362" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.201.0067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.948" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.913" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04754902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Duvin Parmentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04754872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776777v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.casalini.it/9782140200984" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pun/5313." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/livre/?ISBN=9782870379707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.2167" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993108151720" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Louichon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782745352668" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04758151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01155167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BOR30044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>