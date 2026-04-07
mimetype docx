--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:145.45454545455px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Laurens </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Véronique LAURENSMaître de conférencesSciences du langage / Didactique du FLEUniversité Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5978-3079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178662569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">83145542631496642290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000436448472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hein, bon, donc » : les particules énonciatives dans l’enseignement des genres oraux en français langue étrangère/seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207-208, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre de la laïcité et de la liberté d’expression avec des lycéens. Entretien mené avec des enseignants du lycée professionnel Charles Tillon de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Construction identitaire et intégration : l’enseignement de la langue en questions, 217, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.217.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of training gestures : what regularities can be observed when teaching how to teach written production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (48), pp. 65-81. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428.2019v23n48p65-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à une approche inductive de l’enseignement de la grammaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension orale et rapport exposition-saisie en français L2 : mise en perspective d'interventions d'enseignants et de traces d'appropriation par des apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Recherches sur l'acquisition et l'enseignement des langues étrangères : nouvelles perspectives., n°61, pp. 92-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fonctionnel à l'actionnel : continuité et innovation dans la réflexion méthodologique pour l'enseignement du FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le FLE dans tous ses états : dialogues avec Louis Porcher, n°28, pp. 165-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation de savoirs entre institution de formation et terrains scolaires : analyse de dispositifs de formation à l’enseignement de la production écrite en Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3-4), pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre discursif comme objet d’enseignement en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un ouvrage pour l’oral en FLE/S aujourd’hui : quelles orientations didactiques et méthodologiques pour quelles utilisations pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°60, pp. 149-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-confrontation : outil d’observation du développement de l’agir d’enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (n°12), n°12, pp. 357-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’unités didactiques en FLE : analyse contrastive d’objets d’enseignements planifiés et d’objets enseignés dans les pratiques d’enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°55, pp. 76-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser des séquences en FLE et en FL1: analyse comparée de l'unité didactique et de la séquence didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176, pp.59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et autonomisation : enseigner le français à des demandeurs d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 186, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques européennes de formation linguistique pour les migrants : la situation paradoxale des demandeurs d'asile en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75, pp. 8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage du français pour les demandeurs d'asile en France : une étape essentielle dans un parcours d'insertion et une situation de non droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60, pp. 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'apprentissage de la langue du pays d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causes Communes : le Journal de la Cimade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp. 13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evoluer dans le champ du FLE en tant qu'enseignant : se construire un parcours professionnel et maîtriser son métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp. 60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat d'accueil et d'intégration : un marché de dupes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causes Communes : le Journal de la Cimade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp. 8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le volet pratique de la formation des enseignants de FLE/S : quelles imbrications avec la formation académique ? Continuités et évolutions depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de l'EPPFFE 1920-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 (projet Collex / CLIODIFLE) - Université Sorbonne Nouvelle, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former provoque-t-il du changement ? Analyse de verbalisations d'enseignants novices de FLE comme indices d'évolution de leur agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir professoral et changement : pourquoi et comment change-t-on quand on enseigne une langue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la construction de savoirs d'ingénierie didactique des enseignants de FLE débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du CASNAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Paris, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virages méthodologiques en didactique du FLE, entre tensions, points de rupture et filiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des idées en didactique des langues : 1945-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APHELLE - CIRSIL - HSS - SEHL - SIHFLES &amp; Université François Rabelais, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiser l'immersion : accompagner les apprenants adultes allophones primo-arrivants dans l'apprentissage du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Langues d'origine et langues d'enseignement, passages et frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GRAFE, Université de Genève, Feb 2021, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation pour intervenir auprès d'adultes dits migrants sur l'enseignement de genres oraux liés à des situations de la vie personnelle ou sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme activité : recherches et pratiques didactiques dans un monde multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7èmes Rencontres de l'interactionnisme socio-discursif - Université Donostia, Jul 2021, San Sebastian, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde autour du dialogue sociolinguistique - didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - L'apport de la sociolinguistique à la compréhension des rapports et des enjeux sociaux : l'enseignement de la / des langues en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amener des adultes allophones à comprendre et à s'exprimer en français oral : mise en place d'une recherche, entre pratiques et formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - La diversité linguistique à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale des sciences de l'éducation (EDSE) / CUSO, Feb 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forger la notion d'épi-didactique pour penser le changement dans l'agir enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IDAP - Le changement dans l'agir enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu et apprentissage de la langue : qu'en est-il de la place du jeu dans l'histoire de l'enseignement du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et culture : place aux jeux !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier CANOPE de la Marne, Oct 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un ouvrage pour l'oral en FLE/S aujourd'hui : quelles orientations didactiques et méthodologiques pour quelles utilisations pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-universitaire - Vers une didactique outillée : modalités d'articulation entre didactique des langues et disciplines de référence ou connexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ch. Claudel - Université Paris Nanterre &amp; L. Le Ferrec - Université Paris-Descartes, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment enseigner l'histoire de manière non linéaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études CLIODIL : Pourquoi et comment enseigner l'histoire des méthodologies en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement et la formation des étrangers non francophones à La Cimade, 80 ans d'histoire(s), entre ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 80 ans de La Cimade - La Cimade face aux enjeux d'intégration et d'égalité des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cimade, Sep 2019, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des savoirs professionnels à travers les écrits de formation en M1 de Didactique du FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : Etat des lieux, exigences, évolutions et perspectives", VIIe Colloque international ADCUEFE - Campus FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des savoirs d'ingénierie didactique des enseignants novices en FLE, appropriation et résistance entre formation et terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 3MA (dir° N. Guichon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5191 ICAR - Université Lyon 2, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension orale en français L2 par des adultes dits migrants : ingénierie didactique, agir enseignant et traces d'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Discours, langues et migrations : regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EDA, Université Paris-Descartes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier d’enseignant de FLE : ingénierie, réflexivité et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’ouverture de la 2ème semaine de l’Université d’hiver-BELC des métiers du français dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un portfolio du praticien réflexif en Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Un portfolio de formation et de recherche en didactique des langues : pourquoi ? comment ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des savoirs et réflexivité dans les écrits de formation en M1 de didactique du FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Circulation des savoirs : écriture(s) et réflexivité dans la formation et la recherche", DILTEC-Université Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieries didactiques pour la formation en français des adultes dits migrants : modélisations, formations et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Langue et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA4071 EDA, Université Paris-Descartes, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BELC et la formation des adultes dits &amp;quot;migrants&amp;quot; : convergences institutionnelles et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela de Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le BELC, un laboratoire : 50 ans d'innovations pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'unité didactique : évolutions d'un outil cadre pour l'enseignement / apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lemeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le BELC, un laboratoire : 50 ans d'innovations pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des obstacles dans l'enseignement des langues : du terrain à la modélisation (Data session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l'enseignement des langues : quelles postures enseignantes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des savoirs d’ingénierie didactique des enseignants novices en FLE, entre formation et terrain : les obstacles vécus et commentés comme moments potentiellement formatifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement, apprentissage, formation : la valeur heuristique des obstacles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAFE; TALES; DILTEC; IMAGER, Nov 2017, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre discursif comme objet d’enseignement en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française – CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Université de Touraine, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162707005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fonctionnel à l'actionnel : continuité et innovation dans la réflexion méthodologique pour l'enseignement du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le FLE/S dans tous ses états : dialogues avec Louis Porcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE / Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences didactiques créées pour la validation du cours 'Méthodologies d'enseignement et pratiques de classe' : premières pistes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner la production des écrits réflexifs tout au long de la formation à l'enseignement et à la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies d’enseignement de l’oral en FLE/S : objets et méthodes, du fonctionnel à l’actionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Oral et oralités : articuler objets, méthodes, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAFE; AIRDF, Dec 2016, HEP Vaud, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’enseignants en devenir en M1 : entre prescription et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abousamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gamboa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Paris 3 Sorbonne Nouvelle, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame méthodique repère (TMR), outil pour la conception d’unités didactiques en FLE/S : entre besoin de cadrage et nécessité de contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du CASNAV - Alliance française de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la production des écrits tout au long de la formation à l'enseignement et à la recherche (Symposium du projet FARR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gamboa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences didactiques créées pour la validation du cours Méthodologies d'enseignement et pratiques de classe, premières pistes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Accompagner la production des écrits réflexifs tout au long de la formation à l'enseignement et à la recherche. Recherche de cohérence et éthique de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place, fonction et circulation des contenus de savoirs issus de la pratique dans des dispositifs de formation : résultats d'une recherche empirique sur des pratiques effectives de formation des enseignants de français à l'enseignement de la production écrite en Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium (K. Balslev &amp; S. Vanhulle) : Interagir pour (se) professionnaliser ? Le développement et la construction de savoirs en lien avec les interactions formatives dans les métiers de l'éducation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Education et Formation (REF) (15èmes Rencontres du réseau REF), 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours à la modélisation d'activités d'enseignement en formation initiale : quels effets sur le développement de l'agir de l'enseignant novice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. - La formation des enseignants en didactique du français : quels enjeux pour la recherche et pour la profession ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GRAFE - Université de Genève, Mar 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-confrontation : outil d'observation du développement de l'agir d'enseignants novices sur le plan méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'action enseignante : quels enjeux didactiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC, Université Sorbonne Nouvelle, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif universitaire de formation et développement professionnel d'enseignants débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoires d'enseignement et principes méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, laboratoires LML &amp; Grammatica, 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du modèle méthodologique de formation à l'analyse méthodique de l'agir enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation des enseignants de langues : évolution des contextes, des besoins et des dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, 2011, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif universitaire de formation et développement professionnel d'enseignants débutants, Université d'Artois, laboratoires LML & Grammatica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire d'enseignement et principes méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du répertoire d'enseignement lors du passage du statut d'étudiant à celui d'enseignant de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Dispositif universitaire de formation et de développement professionnel d'enseignants débutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires LML &amp; Grammatica, Université d'Artois, Nov 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité ou séquence didactique : cohérence et adaptabilité de deux modèles d'organisation d'activités pour l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Recherches émergentes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE, Université Stendhal-Grenoble 3, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la formation sur le développement du répertoire didactique à travers le prisme des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spéficités et diversité des interactions didactiques : disciplines, finalités, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS LSH/INRP, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à organiser un cours de FLE selon une trame méthodique repère : quelle pertinence pour un outil prescriptif en formation de formateurs aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des jeunes chercheurs en didactique des langues et en linguistique CEDIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal-Grenoble 3, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, agir enseignant et interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire son agir professionnel en tant que formateur accueillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Mondialogisation et autoformation, vers une ingénierie de la rencontre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRAF, CNAM, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la langue du pays d'accueil et intégration des adultes migrants : contribution à la réflexion didactique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intégration linguistique des migrants adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de l'Europe : Division des politiques linguistiques, 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et apprentissage du français : l'expérience de La Cimade et du Théâtre du Soleil avec des demandeurs d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du CASNAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Paris, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un accompagnement global des personnes en demande d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle(s) parole(s) pour quelle(s) autonomie(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partenariat Exchanges (La Cimade, Paris ; Islington Training Network, Londres ; Menedek, Budapest), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'apprentissage de la langue du pays d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe et les réfugiés : quel accueil pour quelle insertion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partenariat DASRIE - La Cimade (Paris), Forum Réfugiés (Lyon), Passage (Hambourg), Integra (Rome), Lasar (Liverpool), Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage du français pour les demandeurs d'asile en France, une étape essentielle dans un parcours d'insertion et une situation de non droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue et l'intégration des immigrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l'enseignement des langues et dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Balslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecaterina Bulea Bronckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas. Lambert-Lucas, 2022, 978-2-35935-353-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l’enseignement des langues et dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Balslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecaterina Bulea Bronckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-2-35935-353-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue étrangère, entre formation et pratiques. Construction de savoirs d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier, 2020, 978-2-278-08839-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français à visée professionnelle : recherches et dispositifs de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°29, 2018, Les Cahiers de l'Asdifle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'acquisition et l'enseignement des langues étrangères : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Daniel Veronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°61, 2017, Le français dans le monde, recherches et applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLE et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°27, 2016, Les Cahiers de l'Asdifle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles en situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-01-401600-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le français, vivre dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cimade, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module 1 - Construire une unité didactique, U1 Outils : S2. Structurer une unité didactique + U3 Modalités : S1. Faire systématiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Lemeunier. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIEP-CNED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Formation à distance de formateurs en FLE (PROFLE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche et objectif : deux notions en tension dans la construction des savoirs professionnels des futurs enseignants de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues. Enjeux, contextes, évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.71-86, 2022, 978-2-343-25627-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empêchements didactiques et construction de savoirs d'ingénierie chez des étudiants stagiaires de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balslev K., Bulea Bronckart E., Laurens V., Nicolas L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l'enseignement des langues et dans la formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.247-265, 2022, 978-2-35935-353-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BELC et la formation des adultes dits « migrants » : convergences institutionnelles et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela de Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Portine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise au service des acteurs du français dans le monde. Mélanges pour les 50 ans du BELC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes sociales de travail dans la formation à l'enseignement de la production écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Messias Ribeiro da Silva-Hardmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquim Dolz, Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'enseignement de la production écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.173-200, 2018, 978-2-7574-2371-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d’alternance et circulation des savoirs entre institution et terrain scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Joaquim Dolz, Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à enseigner la production écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.309-344, 2018, 978-2-7574-2371-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Surian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dolz &amp; R. Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à enseigner la production écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 91-113, 2018, 978-2-7574-2371-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03918978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’unité didactique : évolutions d’un outil cadre pour l’enseignement/apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lemeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Portine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise au service des acteurs du français dans le monde. Mélanges pour les 50 ans du BELC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2018, Expertise au service des acteurs du français dans le monde. Mélanges pour les 50 ans du BELC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque dans l'action d'enseignement des langues : comparaison entre une enseignante novice et une enseignante chevronnée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguilar, Jose; Cadet, Lucile; Muller, Catherine; Rivière, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant et le chercheur au coeur des discours, des textes et des actions - Mélanges offerts à Francine Cicurel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 253-286, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie actionnelle et interculturelle pour l’enseignement du français à des adultes migrants : un levier pour didactiser l’immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela de Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Leconte F. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriation linguistique des adultes migrants, dynamiques d’apprentissage et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 115-148, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques travaillées en formation aux pratiques et procédés utilisés par des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Causa M., Galligani S. &amp; Vlad M. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 65-90, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre, terre d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Alix C., Lagorgette D. &amp; Rollinat-Vasseur E.-M. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du français langue étrangère par la pratique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. U. de Savoie, pp. 289-310, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la méthodologie au crible des interactions didactiques : traces d’appropriation et marques de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Rivière V. (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Spécificités et diversité des interactions didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 249-265., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins d'espoir Rapport d'expérience Parcours de formation de demandeurs d'asile et de réfugiés en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Descolonges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cimade. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la méthodologie de l’enseignement du FLE et développement de l’agir enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Sorbonne Nouvelle – Paris 3, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01419749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:145.45454545455px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Laurens </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Véronique LAURENSMaître de conférencesSciences du langage / Didactique du FLEUniversité Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5978-3079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178662569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">83145542631496642290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000436448472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hein, bon, donc » : les particules énonciatives dans l’enseignement des genres oraux en français langue étrangère/seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207-208, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre de la laïcité et de la liberté d’expression avec des lycéens. Entretien mené avec des enseignants du lycée professionnel Charles Tillon de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Construction identitaire et intégration : l’enseignement de la langue en questions, 217, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.217.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of training gestures : what regularities can be observed when teaching how to teach written production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (48), pp. 65-81. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428.2019v23n48p65-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à une approche inductive de l’enseignement de la grammaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fonctionnel à l'actionnel : continuité et innovation dans la réflexion méthodologique pour l'enseignement du FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le FLE dans tous ses états : dialogues avec Louis Porcher, n°28, pp. 165-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension orale et rapport exposition-saisie en français L2 : mise en perspective d'interventions d'enseignants et de traces d'appropriation par des apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Recherches sur l'acquisition et l'enseignement des langues étrangères : nouvelles perspectives., n°61, pp. 92-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation de savoirs entre institution de formation et terrains scolaires : analyse de dispositifs de formation à l’enseignement de la production écrite en Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3-4), pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre discursif comme objet d’enseignement en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un ouvrage pour l’oral en FLE/S aujourd’hui : quelles orientations didactiques et méthodologiques pour quelles utilisations pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°60, pp. 149-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-confrontation : outil d’observation du développement de l’agir d’enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (n°12), n°12, pp. 357-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’unités didactiques en FLE : analyse contrastive d’objets d’enseignements planifiés et d’objets enseignés dans les pratiques d’enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°55, pp. 76-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser des séquences en FLE et en FL1: analyse comparée de l'unité didactique et de la séquence didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176, pp.59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et autonomisation : enseigner le français à des demandeurs d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 186, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques européennes de formation linguistique pour les migrants : la situation paradoxale des demandeurs d'asile en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75, pp. 8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage du français pour les demandeurs d'asile en France : une étape essentielle dans un parcours d'insertion et une situation de non droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60, pp. 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'apprentissage de la langue du pays d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causes Communes : le Journal de la Cimade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp. 13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evoluer dans le champ du FLE en tant qu'enseignant : se construire un parcours professionnel et maîtriser son métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp. 60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat d'accueil et d'intégration : un marché de dupes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causes Communes : le Journal de la Cimade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp. 8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le volet pratique de la formation des enseignants de FLE/S : quelles imbrications avec la formation académique ? Continuités et évolutions depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de l'EPPFFE 1920-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 (projet Collex / CLIODIFLE) - Université Sorbonne Nouvelle, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former provoque-t-il du changement ? Analyse de verbalisations d'enseignants novices de FLE comme indices d'évolution de leur agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir professoral et changement : pourquoi et comment change-t-on quand on enseigne une langue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la construction de savoirs d'ingénierie didactique des enseignants de FLE débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du CASNAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Paris, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation pour intervenir auprès d'adultes dits migrants sur l'enseignement de genres oraux liés à des situations de la vie personnelle ou sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme activité : recherches et pratiques didactiques dans un monde multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7èmes Rencontres de l'interactionnisme socio-discursif - Université Donostia, Jul 2021, San Sebastian, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde autour du dialogue sociolinguistique - didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - L'apport de la sociolinguistique à la compréhension des rapports et des enjeux sociaux : l'enseignement de la / des langues en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amener des adultes allophones à comprendre et à s'exprimer en français oral : mise en place d'une recherche, entre pratiques et formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - La diversité linguistique à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale des sciences de l'éducation (EDSE) / CUSO, Feb 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virages méthodologiques en didactique du FLE, entre tensions, points de rupture et filiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des idées en didactique des langues : 1945-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APHELLE - CIRSIL - HSS - SEHL - SIHFLES &amp; Université François Rabelais, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiser l'immersion : accompagner les apprenants adultes allophones primo-arrivants dans l'apprentissage du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Langues d'origine et langues d'enseignement, passages et frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GRAFE, Université de Genève, Feb 2021, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forger la notion d'épi-didactique pour penser le changement dans l'agir enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IDAP - Le changement dans l'agir enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu et apprentissage de la langue : qu'en est-il de la place du jeu dans l'histoire de l'enseignement du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et culture : place aux jeux !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier CANOPE de la Marne, Oct 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un ouvrage pour l'oral en FLE/S aujourd'hui : quelles orientations didactiques et méthodologiques pour quelles utilisations pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-universitaire - Vers une didactique outillée : modalités d'articulation entre didactique des langues et disciplines de référence ou connexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ch. Claudel - Université Paris Nanterre &amp; L. Le Ferrec - Université Paris-Descartes, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment enseigner l'histoire de manière non linéaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études CLIODIL : Pourquoi et comment enseigner l'histoire des méthodologies en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement et la formation des étrangers non francophones à La Cimade, 80 ans d'histoire(s), entre ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 80 ans de La Cimade - La Cimade face aux enjeux d'intégration et d'égalité des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cimade, Sep 2019, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des savoirs professionnels à travers les écrits de formation en M1 de Didactique du FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : Etat des lieux, exigences, évolutions et perspectives", VIIe Colloque international ADCUEFE - Campus FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des savoirs d'ingénierie didactique des enseignants novices en FLE, appropriation et résistance entre formation et terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 3MA (dir° N. Guichon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5191 ICAR - Université Lyon 2, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension orale en français L2 par des adultes dits migrants : ingénierie didactique, agir enseignant et traces d'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Discours, langues et migrations : regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EDA, Université Paris-Descartes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier d’enseignant de FLE : ingénierie, réflexivité et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’ouverture de la 2ème semaine de l’Université d’hiver-BELC des métiers du français dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieries didactiques pour la formation en français des adultes dits migrants : modélisations, formations et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Langue et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA4071 EDA, Université Paris-Descartes, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BELC et la formation des adultes dits &amp;quot;migrants&amp;quot; : convergences institutionnelles et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela de Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le BELC, un laboratoire : 50 ans d'innovations pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un portfolio du praticien réflexif en Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Un portfolio de formation et de recherche en didactique des langues : pourquoi ? comment ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des savoirs et réflexivité dans les écrits de formation en M1 de didactique du FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Circulation des savoirs : écriture(s) et réflexivité dans la formation et la recherche", DILTEC-Université Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'unité didactique : évolutions d'un outil cadre pour l'enseignement / apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lemeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le BELC, un laboratoire : 50 ans d'innovations pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des obstacles dans l'enseignement des langues : du terrain à la modélisation (Data session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l'enseignement des langues : quelles postures enseignantes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des savoirs d’ingénierie didactique des enseignants novices en FLE, entre formation et terrain : les obstacles vécus et commentés comme moments potentiellement formatifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement, apprentissage, formation : la valeur heuristique des obstacles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAFE; TALES; DILTEC; IMAGER, Nov 2017, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fonctionnel à l'actionnel : continuité et innovation dans la réflexion méthodologique pour l'enseignement du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le FLE/S dans tous ses états : dialogues avec Louis Porcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE / Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre discursif comme objet d’enseignement en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française – CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Université de Touraine, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162707005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies d’enseignement de l’oral en FLE/S : objets et méthodes, du fonctionnel à l’actionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Oral et oralités : articuler objets, méthodes, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAFE; AIRDF, Dec 2016, HEP Vaud, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences didactiques créées pour la validation du cours 'Méthodologies d'enseignement et pratiques de classe' : premières pistes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner la production des écrits réflexifs tout au long de la formation à l'enseignement et à la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’enseignants en devenir en M1 : entre prescription et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abousamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gamboa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Paris 3 Sorbonne Nouvelle, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame méthodique repère (TMR), outil pour la conception d’unités didactiques en FLE/S : entre besoin de cadrage et nécessité de contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du CASNAV - Alliance française de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la production des écrits tout au long de la formation à l'enseignement et à la recherche (Symposium du projet FARR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gamboa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences didactiques créées pour la validation du cours Méthodologies d'enseignement et pratiques de classe, premières pistes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Accompagner la production des écrits réflexifs tout au long de la formation à l'enseignement et à la recherche. Recherche de cohérence et éthique de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place, fonction et circulation des contenus de savoirs issus de la pratique dans des dispositifs de formation : résultats d'une recherche empirique sur des pratiques effectives de formation des enseignants de français à l'enseignement de la production écrite en Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium (K. Balslev &amp; S. Vanhulle) : Interagir pour (se) professionnaliser ? Le développement et la construction de savoirs en lien avec les interactions formatives dans les métiers de l'éducation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Education et Formation (REF) (15èmes Rencontres du réseau REF), 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours à la modélisation d'activités d'enseignement en formation initiale : quels effets sur le développement de l'agir de l'enseignant novice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. - La formation des enseignants en didactique du français : quels enjeux pour la recherche et pour la profession ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GRAFE - Université de Genève, Mar 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-confrontation : outil d'observation du développement de l'agir d'enseignants novices sur le plan méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'action enseignante : quels enjeux didactiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC, Université Sorbonne Nouvelle, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif universitaire de formation et développement professionnel d'enseignants débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoires d'enseignement et principes méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, laboratoires LML &amp; Grammatica, 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du modèle méthodologique de formation à l'analyse méthodique de l'agir enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation des enseignants de langues : évolution des contextes, des besoins et des dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, 2011, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif universitaire de formation et développement professionnel d'enseignants débutants, Université d'Artois, laboratoires LML & Grammatica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire d'enseignement et principes méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du répertoire d'enseignement lors du passage du statut d'étudiant à celui d'enseignant de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Dispositif universitaire de formation et de développement professionnel d'enseignants débutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires LML &amp; Grammatica, Université d'Artois, Nov 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité ou séquence didactique : cohérence et adaptabilité de deux modèles d'organisation d'activités pour l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Recherches émergentes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE, Université Stendhal-Grenoble 3, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la formation sur le développement du répertoire didactique à travers le prisme des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spéficités et diversité des interactions didactiques : disciplines, finalités, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS LSH/INRP, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à organiser un cours de FLE selon une trame méthodique repère : quelle pertinence pour un outil prescriptif en formation de formateurs aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des jeunes chercheurs en didactique des langues et en linguistique CEDIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal-Grenoble 3, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, agir enseignant et interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire son agir professionnel en tant que formateur accueillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Mondialogisation et autoformation, vers une ingénierie de la rencontre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRAF, CNAM, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la langue du pays d'accueil et intégration des adultes migrants : contribution à la réflexion didactique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intégration linguistique des migrants adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de l'Europe : Division des politiques linguistiques, 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et apprentissage du français : l'expérience de La Cimade et du Théâtre du Soleil avec des demandeurs d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du CASNAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Paris, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un accompagnement global des personnes en demande d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle(s) parole(s) pour quelle(s) autonomie(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partenariat Exchanges (La Cimade, Paris ; Islington Training Network, Londres ; Menedek, Budapest), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'apprentissage de la langue du pays d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe et les réfugiés : quel accueil pour quelle insertion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partenariat DASRIE - La Cimade (Paris), Forum Réfugiés (Lyon), Passage (Hambourg), Integra (Rome), Lasar (Liverpool), Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage du français pour les demandeurs d'asile en France, une étape essentielle dans un parcours d'insertion et une situation de non droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue et l'intégration des immigrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l'enseignement des langues et dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Balslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecaterina Bulea Bronckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas. Lambert-Lucas, 2022, 978-2-35935-353-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l’enseignement des langues et dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Balslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecaterina Bulea Bronckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-2-35935-353-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue étrangère, entre formation et pratiques. Construction de savoirs d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier, 2020, 978-2-278-08839-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français à visée professionnelle : recherches et dispositifs de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°29, 2018, Les Cahiers de l'Asdifle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'acquisition et l'enseignement des langues étrangères : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Daniel Veronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°61, 2017, Le français dans le monde, recherches et applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLE et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°27, 2016, Les Cahiers de l'Asdifle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles en situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-01-401600-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le français, vivre dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cimade, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module 1 - Construire une unité didactique, U1 Outils : S2. Structurer une unité didactique + U3 Modalités : S1. Faire systématiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Lemeunier. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIEP-CNED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Formation à distance de formateurs en FLE (PROFLE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche et objectif : deux notions en tension dans la construction des savoirs professionnels des futurs enseignants de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues. Enjeux, contextes, évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.71-86, 2022, 978-2-343-25627-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empêchements didactiques et construction de savoirs d'ingénierie chez des étudiants stagiaires de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balslev K., Bulea Bronckart E., Laurens V., Nicolas L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l'enseignement des langues et dans la formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.247-265, 2022, 978-2-35935-353-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes sociales de travail dans la formation à l'enseignement de la production écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Messias Ribeiro da Silva-Hardmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquim Dolz, Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'enseignement de la production écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.173-200, 2018, 978-2-7574-2371-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BELC et la formation des adultes dits « migrants » : convergences institutionnelles et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela de Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Portine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise au service des acteurs du français dans le monde. Mélanges pour les 50 ans du BELC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d’alternance et circulation des savoirs entre institution et terrain scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Joaquim Dolz, Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à enseigner la production écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.309-344, 2018, 978-2-7574-2371-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Surian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dolz &amp; R. Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à enseigner la production écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 91-113, 2018, 978-2-7574-2371-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03918978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’unité didactique : évolutions d’un outil cadre pour l’enseignement/apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lemeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Portine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise au service des acteurs du français dans le monde. Mélanges pour les 50 ans du BELC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2018, Expertise au service des acteurs du français dans le monde. Mélanges pour les 50 ans du BELC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque dans l'action d'enseignement des langues : comparaison entre une enseignante novice et une enseignante chevronnée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguilar, Jose; Cadet, Lucile; Muller, Catherine; Rivière, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant et le chercheur au coeur des discours, des textes et des actions - Mélanges offerts à Francine Cicurel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 253-286, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie actionnelle et interculturelle pour l’enseignement du français à des adultes migrants : un levier pour didactiser l’immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela de Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Leconte F. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriation linguistique des adultes migrants, dynamiques d’apprentissage et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 115-148, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques travaillées en formation aux pratiques et procédés utilisés par des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Causa M., Galligani S. &amp; Vlad M. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 65-90, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre, terre d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Alix C., Lagorgette D. &amp; Rollinat-Vasseur E.-M. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du français langue étrangère par la pratique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. U. de Savoie, pp. 289-310, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la méthodologie au crible des interactions didactiques : traces d’appropriation et marques de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Rivière V. (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Spécificités et diversité des interactions didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 249-265., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins d'espoir Rapport d'expérience Parcours de formation de demandeurs d'asile et de réfugiés en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Descolonges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cimade. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la méthodologie de l’enseignement du FLE et développement de l’agir enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Sorbonne Nouvelle – Paris 3, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01419749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98D5184E"/>
+    <w:nsid w:val="3F3F6940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-laurens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5978-3079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178662569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/83145542631496642290" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000436448472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.217.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gagnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Dolz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428.2019v23n48p65-81" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01552978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01552982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela de Ferrari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemeunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Delorme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Balslev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Bulea Bronckart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04252802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel Veronique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hachettefle.com/adultes/pages/catalogue/fiche-livre/focus---paroles-en-situations---cd-audio---corriges---parcours-digital-2533361.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciep.fr/expert_langues/francaise/profle/index.php" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Messias Ribeiro da Silva-Hardmeyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918978v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marmy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Surian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01552983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419746v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Descolonges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01419749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-laurens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5978-3079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178662569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/83145542631496642290" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000436448472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.217.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gagnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Dolz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428.2019v23n48p65-81" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01552982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01552978v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela de Ferrari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemeunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Delorme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Balslev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Bulea Bronckart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04252802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel Veronique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hachettefle.com/adultes/pages/catalogue/fiche-livre/focus---paroles-en-situations---cd-audio---corriges---parcours-digital-2533361.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciep.fr/expert_langues/francaise/profle/index.php" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Messias Ribeiro da Silva-Hardmeyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918978v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marmy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Surian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01552983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419746v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Descolonges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01419749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>