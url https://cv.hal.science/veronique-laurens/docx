--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:145.45454545455px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Laurens </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Véronique LAURENSMaître de conférencesSciences du langage / Didactique du FLEUniversité Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5978-3079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178662569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">83145542631496642290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000436448472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hein, bon, donc » : les particules énonciatives dans l’enseignement des genres oraux en français langue étrangère/seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207-208, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre de la laïcité et de la liberté d’expression avec des lycéens. Entretien mené avec des enseignants du lycée professionnel Charles Tillon de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Construction identitaire et intégration : l’enseignement de la langue en questions, 217, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.217.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of training gestures : what regularities can be observed when teaching how to teach written production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (48), pp. 65-81. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428.2019v23n48p65-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à une approche inductive de l’enseignement de la grammaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fonctionnel à l'actionnel : continuité et innovation dans la réflexion méthodologique pour l'enseignement du FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le FLE dans tous ses états : dialogues avec Louis Porcher, n°28, pp. 165-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension orale et rapport exposition-saisie en français L2 : mise en perspective d'interventions d'enseignants et de traces d'appropriation par des apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Recherches sur l'acquisition et l'enseignement des langues étrangères : nouvelles perspectives., n°61, pp. 92-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation de savoirs entre institution de formation et terrains scolaires : analyse de dispositifs de formation à l’enseignement de la production écrite en Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3-4), pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre discursif comme objet d’enseignement en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un ouvrage pour l’oral en FLE/S aujourd’hui : quelles orientations didactiques et méthodologiques pour quelles utilisations pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°60, pp. 149-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-confrontation : outil d’observation du développement de l’agir d’enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (n°12), n°12, pp. 357-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’unités didactiques en FLE : analyse contrastive d’objets d’enseignements planifiés et d’objets enseignés dans les pratiques d’enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°55, pp. 76-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser des séquences en FLE et en FL1: analyse comparée de l'unité didactique et de la séquence didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176, pp.59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et autonomisation : enseigner le français à des demandeurs d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 186, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques européennes de formation linguistique pour les migrants : la situation paradoxale des demandeurs d'asile en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75, pp. 8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage du français pour les demandeurs d'asile en France : une étape essentielle dans un parcours d'insertion et une situation de non droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60, pp. 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'apprentissage de la langue du pays d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causes Communes : le Journal de la Cimade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp. 13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evoluer dans le champ du FLE en tant qu'enseignant : se construire un parcours professionnel et maîtriser son métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp. 60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat d'accueil et d'intégration : un marché de dupes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causes Communes : le Journal de la Cimade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp. 8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le volet pratique de la formation des enseignants de FLE/S : quelles imbrications avec la formation académique ? Continuités et évolutions depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de l'EPPFFE 1920-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 (projet Collex / CLIODIFLE) - Université Sorbonne Nouvelle, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former provoque-t-il du changement ? Analyse de verbalisations d'enseignants novices de FLE comme indices d'évolution de leur agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir professoral et changement : pourquoi et comment change-t-on quand on enseigne une langue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la construction de savoirs d'ingénierie didactique des enseignants de FLE débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du CASNAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Paris, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation pour intervenir auprès d'adultes dits migrants sur l'enseignement de genres oraux liés à des situations de la vie personnelle ou sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme activité : recherches et pratiques didactiques dans un monde multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7èmes Rencontres de l'interactionnisme socio-discursif - Université Donostia, Jul 2021, San Sebastian, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde autour du dialogue sociolinguistique - didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - L'apport de la sociolinguistique à la compréhension des rapports et des enjeux sociaux : l'enseignement de la / des langues en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amener des adultes allophones à comprendre et à s'exprimer en français oral : mise en place d'une recherche, entre pratiques et formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - La diversité linguistique à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale des sciences de l'éducation (EDSE) / CUSO, Feb 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virages méthodologiques en didactique du FLE, entre tensions, points de rupture et filiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des idées en didactique des langues : 1945-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APHELLE - CIRSIL - HSS - SEHL - SIHFLES &amp; Université François Rabelais, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiser l'immersion : accompagner les apprenants adultes allophones primo-arrivants dans l'apprentissage du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Langues d'origine et langues d'enseignement, passages et frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GRAFE, Université de Genève, Feb 2021, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forger la notion d'épi-didactique pour penser le changement dans l'agir enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IDAP - Le changement dans l'agir enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu et apprentissage de la langue : qu'en est-il de la place du jeu dans l'histoire de l'enseignement du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et culture : place aux jeux !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier CANOPE de la Marne, Oct 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un ouvrage pour l'oral en FLE/S aujourd'hui : quelles orientations didactiques et méthodologiques pour quelles utilisations pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-universitaire - Vers une didactique outillée : modalités d'articulation entre didactique des langues et disciplines de référence ou connexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ch. Claudel - Université Paris Nanterre &amp; L. Le Ferrec - Université Paris-Descartes, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment enseigner l'histoire de manière non linéaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études CLIODIL : Pourquoi et comment enseigner l'histoire des méthodologies en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement et la formation des étrangers non francophones à La Cimade, 80 ans d'histoire(s), entre ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 80 ans de La Cimade - La Cimade face aux enjeux d'intégration et d'égalité des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cimade, Sep 2019, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des savoirs professionnels à travers les écrits de formation en M1 de Didactique du FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : Etat des lieux, exigences, évolutions et perspectives", VIIe Colloque international ADCUEFE - Campus FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des savoirs d'ingénierie didactique des enseignants novices en FLE, appropriation et résistance entre formation et terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 3MA (dir° N. Guichon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5191 ICAR - Université Lyon 2, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension orale en français L2 par des adultes dits migrants : ingénierie didactique, agir enseignant et traces d'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Discours, langues et migrations : regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EDA, Université Paris-Descartes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier d’enseignant de FLE : ingénierie, réflexivité et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’ouverture de la 2ème semaine de l’Université d’hiver-BELC des métiers du français dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieries didactiques pour la formation en français des adultes dits migrants : modélisations, formations et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Langue et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA4071 EDA, Université Paris-Descartes, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BELC et la formation des adultes dits &amp;quot;migrants&amp;quot; : convergences institutionnelles et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela de Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le BELC, un laboratoire : 50 ans d'innovations pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un portfolio du praticien réflexif en Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Un portfolio de formation et de recherche en didactique des langues : pourquoi ? comment ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des savoirs et réflexivité dans les écrits de formation en M1 de didactique du FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Circulation des savoirs : écriture(s) et réflexivité dans la formation et la recherche", DILTEC-Université Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'unité didactique : évolutions d'un outil cadre pour l'enseignement / apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lemeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le BELC, un laboratoire : 50 ans d'innovations pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des obstacles dans l'enseignement des langues : du terrain à la modélisation (Data session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l'enseignement des langues : quelles postures enseignantes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des savoirs d’ingénierie didactique des enseignants novices en FLE, entre formation et terrain : les obstacles vécus et commentés comme moments potentiellement formatifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement, apprentissage, formation : la valeur heuristique des obstacles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAFE; TALES; DILTEC; IMAGER, Nov 2017, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fonctionnel à l'actionnel : continuité et innovation dans la réflexion méthodologique pour l'enseignement du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le FLE/S dans tous ses états : dialogues avec Louis Porcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE / Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre discursif comme objet d’enseignement en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française – CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Université de Touraine, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162707005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies d’enseignement de l’oral en FLE/S : objets et méthodes, du fonctionnel à l’actionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Oral et oralités : articuler objets, méthodes, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAFE; AIRDF, Dec 2016, HEP Vaud, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences didactiques créées pour la validation du cours 'Méthodologies d'enseignement et pratiques de classe' : premières pistes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner la production des écrits réflexifs tout au long de la formation à l'enseignement et à la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’enseignants en devenir en M1 : entre prescription et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abousamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gamboa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Paris 3 Sorbonne Nouvelle, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame méthodique repère (TMR), outil pour la conception d’unités didactiques en FLE/S : entre besoin de cadrage et nécessité de contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du CASNAV - Alliance française de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la production des écrits tout au long de la formation à l'enseignement et à la recherche (Symposium du projet FARR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gamboa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences didactiques créées pour la validation du cours Méthodologies d'enseignement et pratiques de classe, premières pistes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Accompagner la production des écrits réflexifs tout au long de la formation à l'enseignement et à la recherche. Recherche de cohérence et éthique de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place, fonction et circulation des contenus de savoirs issus de la pratique dans des dispositifs de formation : résultats d'une recherche empirique sur des pratiques effectives de formation des enseignants de français à l'enseignement de la production écrite en Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium (K. Balslev &amp; S. Vanhulle) : Interagir pour (se) professionnaliser ? Le développement et la construction de savoirs en lien avec les interactions formatives dans les métiers de l'éducation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Education et Formation (REF) (15èmes Rencontres du réseau REF), 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours à la modélisation d'activités d'enseignement en formation initiale : quels effets sur le développement de l'agir de l'enseignant novice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. - La formation des enseignants en didactique du français : quels enjeux pour la recherche et pour la profession ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GRAFE - Université de Genève, Mar 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-confrontation : outil d'observation du développement de l'agir d'enseignants novices sur le plan méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'action enseignante : quels enjeux didactiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC, Université Sorbonne Nouvelle, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif universitaire de formation et développement professionnel d'enseignants débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoires d'enseignement et principes méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, laboratoires LML &amp; Grammatica, 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du modèle méthodologique de formation à l'analyse méthodique de l'agir enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation des enseignants de langues : évolution des contextes, des besoins et des dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, 2011, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif universitaire de formation et développement professionnel d'enseignants débutants, Université d'Artois, laboratoires LML & Grammatica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire d'enseignement et principes méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du répertoire d'enseignement lors du passage du statut d'étudiant à celui d'enseignant de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Dispositif universitaire de formation et de développement professionnel d'enseignants débutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires LML &amp; Grammatica, Université d'Artois, Nov 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité ou séquence didactique : cohérence et adaptabilité de deux modèles d'organisation d'activités pour l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Recherches émergentes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE, Université Stendhal-Grenoble 3, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la formation sur le développement du répertoire didactique à travers le prisme des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spéficités et diversité des interactions didactiques : disciplines, finalités, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS LSH/INRP, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à organiser un cours de FLE selon une trame méthodique repère : quelle pertinence pour un outil prescriptif en formation de formateurs aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des jeunes chercheurs en didactique des langues et en linguistique CEDIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal-Grenoble 3, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, agir enseignant et interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire son agir professionnel en tant que formateur accueillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Mondialogisation et autoformation, vers une ingénierie de la rencontre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRAF, CNAM, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la langue du pays d'accueil et intégration des adultes migrants : contribution à la réflexion didactique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intégration linguistique des migrants adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de l'Europe : Division des politiques linguistiques, 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et apprentissage du français : l'expérience de La Cimade et du Théâtre du Soleil avec des demandeurs d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du CASNAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Paris, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un accompagnement global des personnes en demande d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle(s) parole(s) pour quelle(s) autonomie(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partenariat Exchanges (La Cimade, Paris ; Islington Training Network, Londres ; Menedek, Budapest), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'apprentissage de la langue du pays d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe et les réfugiés : quel accueil pour quelle insertion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partenariat DASRIE - La Cimade (Paris), Forum Réfugiés (Lyon), Passage (Hambourg), Integra (Rome), Lasar (Liverpool), Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage du français pour les demandeurs d'asile en France, une étape essentielle dans un parcours d'insertion et une situation de non droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue et l'intégration des immigrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l'enseignement des langues et dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Balslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecaterina Bulea Bronckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas. Lambert-Lucas, 2022, 978-2-35935-353-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l’enseignement des langues et dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Balslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecaterina Bulea Bronckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-2-35935-353-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue étrangère, entre formation et pratiques. Construction de savoirs d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier, 2020, 978-2-278-08839-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français à visée professionnelle : recherches et dispositifs de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°29, 2018, Les Cahiers de l'Asdifle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'acquisition et l'enseignement des langues étrangères : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Daniel Veronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°61, 2017, Le français dans le monde, recherches et applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLE et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°27, 2016, Les Cahiers de l'Asdifle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles en situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-01-401600-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le français, vivre dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cimade, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module 1 - Construire une unité didactique, U1 Outils : S2. Structurer une unité didactique + U3 Modalités : S1. Faire systématiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Lemeunier. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIEP-CNED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Formation à distance de formateurs en FLE (PROFLE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche et objectif : deux notions en tension dans la construction des savoirs professionnels des futurs enseignants de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues. Enjeux, contextes, évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.71-86, 2022, 978-2-343-25627-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empêchements didactiques et construction de savoirs d'ingénierie chez des étudiants stagiaires de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balslev K., Bulea Bronckart E., Laurens V., Nicolas L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l'enseignement des langues et dans la formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.247-265, 2022, 978-2-35935-353-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes sociales de travail dans la formation à l'enseignement de la production écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Messias Ribeiro da Silva-Hardmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquim Dolz, Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'enseignement de la production écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.173-200, 2018, 978-2-7574-2371-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BELC et la formation des adultes dits « migrants » : convergences institutionnelles et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela de Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Portine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise au service des acteurs du français dans le monde. Mélanges pour les 50 ans du BELC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d’alternance et circulation des savoirs entre institution et terrain scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Joaquim Dolz, Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à enseigner la production écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.309-344, 2018, 978-2-7574-2371-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Surian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dolz &amp; R. Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à enseigner la production écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 91-113, 2018, 978-2-7574-2371-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03918978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’unité didactique : évolutions d’un outil cadre pour l’enseignement/apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lemeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Portine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise au service des acteurs du français dans le monde. Mélanges pour les 50 ans du BELC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2018, Expertise au service des acteurs du français dans le monde. Mélanges pour les 50 ans du BELC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque dans l'action d'enseignement des langues : comparaison entre une enseignante novice et une enseignante chevronnée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguilar, Jose; Cadet, Lucile; Muller, Catherine; Rivière, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant et le chercheur au coeur des discours, des textes et des actions - Mélanges offerts à Francine Cicurel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 253-286, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie actionnelle et interculturelle pour l’enseignement du français à des adultes migrants : un levier pour didactiser l’immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela de Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Leconte F. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriation linguistique des adultes migrants, dynamiques d’apprentissage et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 115-148, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques travaillées en formation aux pratiques et procédés utilisés par des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Causa M., Galligani S. &amp; Vlad M. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 65-90, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre, terre d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Alix C., Lagorgette D. &amp; Rollinat-Vasseur E.-M. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du français langue étrangère par la pratique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. U. de Savoie, pp. 289-310, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la méthodologie au crible des interactions didactiques : traces d’appropriation et marques de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Rivière V. (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Spécificités et diversité des interactions didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 249-265., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins d'espoir Rapport d'expérience Parcours de formation de demandeurs d'asile et de réfugiés en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Descolonges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cimade. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la méthodologie de l’enseignement du FLE et développement de l’agir enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Sorbonne Nouvelle – Paris 3, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01419749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:145.45454545455px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Laurens </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Véronique LAURENSMaître de conférencesSciences du langage / Didactique du FLEUniversité Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5978-3079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178662569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">83145542631496642290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000436448472</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hein, bon, donc » : les particules énonciatives dans l’enseignement des genres oraux en français langue étrangère/seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207-208, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15dic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre de la laïcité et de la liberté d’expression avec des lycéens. Entretien mené avec des enseignants du lycée professionnel Charles Tillon de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire et intégration : l’enseignement de la langue en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Construction identitaire et intégration : l’enseignement de la langue en questions, 217, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.217.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of training gestures : what regularities can be observed when teaching how to teach written production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (48), pp. 65-81. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428.2019v23n48p65-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à une approche inductive de l’enseignement de la grammaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01692900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension orale et rapport exposition-saisie en français L2 : mise en perspective d'interventions d'enseignants et de traces d'appropriation par des apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Recherches sur l'acquisition et l'enseignement des langues étrangères : nouvelles perspectives., n°61, pp. 92-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fonctionnel à l'actionnel : continuité et innovation dans la réflexion méthodologique pour l'enseignement du FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le FLE dans tous ses états : dialogues avec Louis Porcher, n°28, pp. 165-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre discursif comme objet d’enseignement en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation de savoirs entre institution de formation et terrains scolaires : analyse de dispositifs de formation à l’enseignement de la production écrite en Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (3-4), pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un ouvrage pour l’oral en FLE/S aujourd’hui : quelles orientations didactiques et méthodologiques pour quelles utilisations pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guimbretière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°60, pp. 149-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-confrontation : outil d’observation du développement de l’agir d’enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (n°12), n°12, pp. 357-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’unités didactiques en FLE : analyse contrastive d’objets d’enseignements planifiés et d’objets enseignés dans les pratiques d’enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°55, pp. 76-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser des séquences en FLE et en FL1: analyse comparée de l'unité didactique et de la séquence didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176, pp.59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et autonomisation : enseigner le français à des demandeurs d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 186, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques européennes de formation linguistique pour les migrants : la situation paradoxale des demandeurs d'asile en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75, pp. 8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage du français pour les demandeurs d'asile en France : une étape essentielle dans un parcours d'insertion et une situation de non droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs et Formation, Recherches et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60, pp. 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evoluer dans le champ du FLE en tant qu'enseignant : se construire un parcours professionnel et maîtriser son métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp. 60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'apprentissage de la langue du pays d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causes Communes : le Journal de la Cimade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp. 13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat d'accueil et d'intégration : un marché de dupes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causes Communes : le Journal de la Cimade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp. 8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former provoque-t-il du changement ? Analyse de verbalisations d'enseignants novices de FLE comme indices d'évolution de leur agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir professoral et changement : pourquoi et comment change-t-on quand on enseigne une langue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le volet pratique de la formation des enseignants de FLE/S : quelles imbrications avec la formation académique ? Continuités et évolutions depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de l'EPPFFE 1920-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 (projet Collex / CLIODIFLE) - Université Sorbonne Nouvelle, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la construction de savoirs d'ingénierie didactique des enseignants de FLE débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du CASNAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Paris, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virages méthodologiques en didactique du FLE, entre tensions, points de rupture et filiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des idées en didactique des langues : 1945-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APHELLE - CIRSIL - HSS - SEHL - SIHFLES &amp; Université François Rabelais, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactiser l'immersion : accompagner les apprenants adultes allophones primo-arrivants dans l'apprentissage du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Langues d'origine et langues d'enseignement, passages et frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GRAFE, Université de Genève, Feb 2021, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde autour du dialogue sociolinguistique - didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - L'apport de la sociolinguistique à la compréhension des rapports et des enjeux sociaux : l'enseignement de la / des langues en perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amener des adultes allophones à comprendre et à s'exprimer en français oral : mise en place d'une recherche, entre pratiques et formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - La diversité linguistique à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale des sciences de l'éducation (EDSE) / CUSO, Feb 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation pour intervenir auprès d'adultes dits migrants sur l'enseignement de genres oraux liés à des situations de la vie personnelle ou sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage comme activité : recherches et pratiques didactiques dans un monde multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7èmes Rencontres de l'interactionnisme socio-discursif - Université Donostia, Jul 2021, San Sebastian, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forger la notion d'épi-didactique pour penser le changement dans l'agir enseignant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IDAP - Le changement dans l'agir enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu et apprentissage de la langue : qu'en est-il de la place du jeu dans l'histoire de l'enseignement du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et culture : place aux jeux !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier CANOPE de la Marne, Oct 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un ouvrage pour l'oral en FLE/S aujourd'hui : quelles orientations didactiques et méthodologiques pour quelles utilisations pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-universitaire - Vers une didactique outillée : modalités d'articulation entre didactique des langues et disciplines de référence ou connexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ch. Claudel - Université Paris Nanterre &amp; L. Le Ferrec - Université Paris-Descartes, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement et la formation des étrangers non francophones à La Cimade, 80 ans d'histoire(s), entre ruptures et continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 80 ans de La Cimade - La Cimade face aux enjeux d'intégration et d'égalité des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cimade, Sep 2019, La Turballe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment enseigner l'histoire de manière non linéaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études CLIODIL : Pourquoi et comment enseigner l'histoire des méthodologies en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des savoirs d'ingénierie didactique des enseignants novices en FLE, appropriation et résistance entre formation et terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 3MA (dir° N. Guichon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5191 ICAR - Université Lyon 2, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction des savoirs professionnels à travers les écrits de formation en M1 de Didactique du FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues : Etat des lieux, exigences, évolutions et perspectives", VIIe Colloque international ADCUEFE - Campus FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension orale en français L2 par des adultes dits migrants : ingénierie didactique, agir enseignant et traces d'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Discours, langues et migrations : regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EDA, Université Paris-Descartes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métier d’enseignant de FLE : ingénierie, réflexivité et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’ouverture de la 2ème semaine de l’Université d’hiver-BELC des métiers du français dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un portfolio du praticien réflexif en Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Un portfolio de formation et de recherche en didactique des langues : pourquoi ? comment ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des savoirs et réflexivité dans les écrits de formation en M1 de didactique du FLE/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Krylyschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Circulation des savoirs : écriture(s) et réflexivité dans la formation et la recherche", DILTEC-Université Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieries didactiques pour la formation en français des adultes dits migrants : modélisations, formations et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Langue et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA4071 EDA, Université Paris-Descartes, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BELC et la formation des adultes dits &amp;quot;migrants&amp;quot; : convergences institutionnelles et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela de Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le BELC, un laboratoire : 50 ans d'innovations pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'unité didactique : évolutions d'un outil cadre pour l'enseignement / apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lemeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le BELC, un laboratoire : 50 ans d'innovations pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des obstacles dans l'enseignement des langues : du terrain à la modélisation (Data session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l'enseignement des langues : quelles postures enseignantes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des savoirs d’ingénierie didactique des enseignants novices en FLE, entre formation et terrain : les obstacles vécus et commentés comme moments potentiellement formatifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement, apprentissage, formation : la valeur heuristique des obstacles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAFE; TALES; DILTEC; IMAGER, Nov 2017, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre discursif comme objet d’enseignement en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française – CMLF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Université de Touraine, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162707005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fonctionnel à l'actionnel : continuité et innovation dans la réflexion méthodologique pour l'enseignement du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le FLE/S dans tous ses états : dialogues avec Louis Porcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE / Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences didactiques créées pour la validation du cours 'Méthodologies d'enseignement et pratiques de classe' : premières pistes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner la production des écrits réflexifs tout au long de la formation à l'enseignement et à la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies d’enseignement de l’oral en FLE/S : objets et méthodes, du fonctionnel à l’actionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Oral et oralités : articuler objets, méthodes, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAFE; AIRDF, Dec 2016, HEP Vaud, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’enseignants en devenir en M1 : entre prescription et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abousamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gamboa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Paris 3 Sorbonne Nouvelle, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame méthodique repère (TMR), outil pour la conception d’unités didactiques en FLE/S : entre besoin de cadrage et nécessité de contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du CASNAV - Alliance française de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la production des écrits tout au long de la formation à l'enseignement et à la recherche (Symposium du projet FARR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Gamboa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au 21ème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC - Université Sorbonne Nouvelle, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences didactiques créées pour la validation du cours Méthodologies d'enseignement et pratiques de classe, premières pistes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Accompagner la production des écrits réflexifs tout au long de la formation à l'enseignement et à la recherche. Recherche de cohérence et éthique de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire DILTEC EA2288 - Université Sorbonne Nouvelle, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place, fonction et circulation des contenus de savoirs issus de la pratique dans des dispositifs de formation : résultats d'une recherche empirique sur des pratiques effectives de formation des enseignants de français à l'enseignement de la production écrite en Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium (K. Balslev &amp; S. Vanhulle) : Interagir pour (se) professionnaliser ? Le développement et la construction de savoirs en lien avec les interactions formatives dans les métiers de l'éducation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Education et Formation (REF) (15èmes Rencontres du réseau REF), 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours à la modélisation d'activités d'enseignement en formation initiale : quels effets sur le développement de l'agir de l'enseignant novice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. - La formation des enseignants en didactique du français : quels enjeux pour la recherche et pour la profession ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GRAFE - Université de Genève, Mar 2013, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-confrontation : outil d'observation du développement de l'agir d'enseignants novices sur le plan méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'action enseignante : quels enjeux didactiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EA2288 DILTEC, Université Sorbonne Nouvelle, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif universitaire de formation et développement professionnel d'enseignants débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoires d'enseignement et principes méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, laboratoires LML &amp; Grammatica, 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du modèle méthodologique de formation à l'analyse méthodique de l'agir enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et professionnalisation des enseignants de langues : évolution des contextes, des besoins et des dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC EA2288 - Université Sorbonne Nouvelle, 2011, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif universitaire de formation et développement professionnel d'enseignants débutants, Université d'Artois, laboratoires LML & Grammatica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire d'enseignement et principes méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00844202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du répertoire d'enseignement lors du passage du statut d'étudiant à celui d'enseignant de FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Dispositif universitaire de formation et de développement professionnel d'enseignants débutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires LML &amp; Grammatica, Université d'Artois, Nov 2011, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité ou séquence didactique : cohérence et adaptabilité de deux modèles d'organisation d'activités pour l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Recherches émergentes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACEDLE, Université Stendhal-Grenoble 3, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la formation sur le développement du répertoire didactique à travers le prisme des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spéficités et diversité des interactions didactiques : disciplines, finalités, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS LSH/INRP, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à organiser un cours de FLE selon une trame méthodique repère : quelle pertinence pour un outil prescriptif en formation de formateurs aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des jeunes chercheurs en didactique des langues et en linguistique CEDIL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal-Grenoble 3, 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, agir enseignant et interactions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire son agir professionnel en tant que formateur accueillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études - Mondialogisation et autoformation, vers une ingénierie de la rencontre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRAF, CNAM, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la langue du pays d'accueil et intégration des adultes migrants : contribution à la réflexion didactique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intégration linguistique des migrants adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil de l'Europe : Division des politiques linguistiques, 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre et apprentissage du français : l'expérience de La Cimade et du Théâtre du Soleil avec des demandeurs d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du CASNAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Paris, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un accompagnement global des personnes en demande d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle(s) parole(s) pour quelle(s) autonomie(s) ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partenariat Exchanges (La Cimade, Paris ; Islington Training Network, Londres ; Menedek, Budapest), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l'apprentissage de la langue du pays d'accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe et les réfugiés : quel accueil pour quelle insertion ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partenariat DASRIE - La Cimade (Paris), Forum Réfugiés (Lyon), Passage (Hambourg), Integra (Rome), Lasar (Liverpool), Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage du français pour les demandeurs d'asile en France, une étape essentielle dans un parcours d'insertion et une situation de non droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue et l'intégration des immigrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l'enseignement des langues et dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Balslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecaterina Bulea Bronckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas. Lambert-Lucas, 2022, 978-2-35935-353-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l’enseignement des langues et dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Balslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecaterina Bulea Bronckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 978-2-35935-353-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français langue étrangère, entre formation et pratiques. Construction de savoirs d'ingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier, 2020, 978-2-278-08839-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français à visée professionnelle : recherches et dispositifs de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°29, 2018, Les Cahiers de l'Asdifle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'acquisition et l'enseignement des langues étrangères : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Daniel Veronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°61, 2017, Le français dans le monde, recherches et applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLE et la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°27, 2016, Les Cahiers de l'Asdifle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles en situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-01-401600-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le français, vivre dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cimade, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module 1 - Construire une unité didactique, U1 Outils : S2. Structurer une unité didactique + U3 Modalités : S1. Faire systématiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Lemeunier. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIEP-CNED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Formation à distance de formateurs en FLE (PROFLE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche et objectif : deux notions en tension dans la construction des savoirs professionnels des futurs enseignants de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Samra Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la formation de formateurs dans l'enseignement-apprentissage des langues. Enjeux, contextes, évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.71-86, 2022, 978-2-343-25627-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empêchements didactiques et construction de savoirs d'ingénierie chez des étudiants stagiaires de français langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balslev K., Bulea Bronckart E., Laurens V., Nicolas L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les obstacles dans l'enseignement des langues et dans la formation des enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.247-265, 2022, 978-2-35935-353-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BELC et la formation des adultes dits « migrants » : convergences institutionnelles et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela de Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Portine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise au service des acteurs du français dans le monde. Mélanges pour les 50 ans du BELC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes sociales de travail dans la formation à l'enseignement de la production écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Messias Ribeiro da Silva-Hardmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquim Dolz, Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'enseignement de la production écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.173-200, 2018, 978-2-7574-2371-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d’alternance et circulation des savoirs entre institution et terrain scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Joaquim Dolz, Roxane Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à enseigner la production écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.309-344, 2018, 978-2-7574-2371-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Dolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Surian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Dolz &amp; R. Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à enseigner la production écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 91-113, 2018, 978-2-7574-2371-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03918978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’unité didactique : évolutions d’un outil cadre pour l’enseignement/apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lemeunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Portine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise au service des acteurs du français dans le monde. Mélanges pour les 50 ans du BELC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIEP, 2018, Expertise au service des acteurs du français dans le monde. Mélanges pour les 50 ans du BELC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du risque dans l'action d'enseignement des langues : comparaison entre une enseignante novice et une enseignante chevronnée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguilar, Jose; Cadet, Lucile; Muller, Catherine; Rivière, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignant et le chercheur au coeur des discours, des textes et des actions - Mélanges offerts à Francine Cicurel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 253-286, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie actionnelle et interculturelle pour l’enseignement du français à des adultes migrants : un levier pour didactiser l’immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela de Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Leconte F. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriation linguistique des adultes migrants, dynamiques d’apprentissage et de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 115-148, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques travaillées en formation aux pratiques et procédés utilisés par des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Causa M., Galligani S. &amp; Vlad M. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 65-90, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre, terre d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Alix C., Lagorgette D. &amp; Rollinat-Vasseur E.-M. (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du français langue étrangère par la pratique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. U. de Savoie, pp. 289-310, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à la méthodologie au crible des interactions didactiques : traces d’appropriation et marques de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans Rivière V. (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Spécificités et diversité des interactions didactiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve éditions, pp. 249-265., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins d'espoir Rapport d'expérience Parcours de formation de demandeurs d'asile et de réfugiés en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Descolonges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cimade. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la méthodologie de l’enseignement du FLE et développement de l’agir enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Sorbonne Nouvelle – Paris 3, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01419749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F3F6940"/>
+    <w:nsid w:val="F76DFAFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-laurens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5978-3079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178662569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/83145542631496642290" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000436448472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.217.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gagnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Dolz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428.2019v23n48p65-81" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01552982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01552978v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela de Ferrari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemeunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Delorme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Balslev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Bulea Bronckart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04252802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel Veronique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hachettefle.com/adultes/pages/catalogue/fiche-livre/focus---paroles-en-situations---cd-audio---corriges---parcours-digital-2533361.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciep.fr/expert_langues/francaise/profle/index.php" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Messias Ribeiro da Silva-Hardmeyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918978v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marmy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Surian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01552983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419746v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Descolonges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01419749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-laurens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5978-3079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178662569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/83145542631496642290" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000436448472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.217.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gagnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Dolz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428.2019v23n48p65-81" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01692900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Samra Myriam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2673" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01552978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01552982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Krylyschin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela de Ferrari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemeunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Delorme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abousamra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gamboa Diaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920696v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919265v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03920544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03919237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Balslev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Bulea Bronckart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04252802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03911002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Daniel Veronique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hachettefle.com/adultes/pages/catalogue/fiche-livre/focus---paroles-en-situations---cd-audio---corriges---parcours-digital-2533361.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciep.fr/expert_langues/francaise/profle/index.php" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03913784v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Messias Ribeiro da Silva-Hardmeyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918978v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marmy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Surian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01865126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01552983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419746v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Descolonges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01419749v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>