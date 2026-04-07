--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -160,429 +160,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metagenomic insight into the microbiomes of geothermal springs in the Subantarctic Kerguelen Islands</w:t>
+                <w:t xml:space="preserve">The origin and transfer of water and solutes in peatlands: A multi tracer assessment in the carbonated Jura Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Allioux</w:t>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéven Yvenou</w:t>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Merkel</w:t>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cozannet</w:t>
+                <w:t xml:space="preserve">Véronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Aubé</w:t>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-26299-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912182v1</w:t>
+                <w:t xml:space="preserve">hal-04282342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and geochemistry of groundwater impacted by steel slag leachates</w:t>
+                <w:t xml:space="preserve">A metagenomic insight into the microbiomes of geothermal springs in the Subantarctic Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
+                <w:t xml:space="preserve">Maxime Allioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey S Vanhove</w:t>
+                <w:t xml:space="preserve">Stéven Yvenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Allegra</w:t>
+                <w:t xml:space="preserve">Alexander Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Peuble</w:t>
+                <w:t xml:space="preserve">Marc Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gallice</w:t>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 843, pp.156987. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-26299-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03930561v1</w:t>
+                <w:t xml:space="preserve">hal-03912182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin and transfer of water and solutes in peatlands: A multi tracer assessment in the carbonated Jura Mountains</w:t>
+                <w:t xml:space="preserve">Microbial diversity and geochemistry of groundwater impacted by steel slag leachates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+                <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">Audrey S Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Steinmann</w:t>
+                <w:t xml:space="preserve">Séverine Allegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lavastre</w:t>
+                <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">Frédéric Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (12), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 843, pp.156987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282342v1</w:t>
+                <w:t xml:space="preserve">emse-03930561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géochimique pour la caractérisation des interactions entre eaux de surface et eaux souterraines en milieu karstique : domaine du canyon de la Cèze (Gard, France)</w:t>
               </w:r>
@@ -620,51 +620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June Chevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75, pp.41 à 50. </w:t>
@@ -964,656 +964,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic and geochemical identification of main groundwater supply sources to an alluvial aquifer, the Allier River valley (France)</w:t>
+                <w:t xml:space="preserve">Determination of spatiotemporal variability of tree water uptake using stable isotopes (δ18O, δ2H) in an alluvial system supplied by a high-altitude watershed, Pfyn forest, Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Huneau</w:t>
+                <w:t xml:space="preserve">Jean Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+                <w:t xml:space="preserve">Nico Goldscheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Meeks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydrol.2013.10.051⟩</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.319-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.1347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068229v1</w:t>
+                <w:t xml:space="preserve">hal-01134328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine transport processes through a 2000 m aquifer/aquitard system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rebeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53, pp.102-116 (IF 2,111). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of spatiotemporal variability of tree water uptake using stable isotopes (δ18O, δ2H) in an alluvial system supplied by a high-altitude watershed, Pfyn forest, Switzerland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Evaluation of pharmaceuticals in surface water: Reliability of PECs compared to MECs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Schemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eco.1347⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01134328v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of pharmaceuticals in surface water: Reliability of PECs compared to MECs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic and geochemical identification of main groundwater supply sources to an alluvial aquifer, the Allier River valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Schemberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 73, pp.10-21. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 508, pp.181-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydrol.2013.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136358v1</w:t>
+                <w:t xml:space="preserve">hal-01068229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of PCO2eq and 13CTDIC Evaluation to the Identification of CO2 Sources in Volcanic Groundwater Systems: Influence of Hydrometeorological Conditions and Lava Flow Morphologies—Application to the Argnat Basin (Chaîne des Puys, Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Loock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1808,307 +1808,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to Establishing constraints on groundwater ages with 36Cl, 14C, 3H, and noble gases: A case study in the eastern Paris basin, France [Applied Geochemistry, 25, 1, (2010), 123-142]</w:t>
+                <w:t xml:space="preserve">Establishing constraints on groundwater ages with 36Cl, 14C, 3H, and noble gases : a case study in the Eastern Paris Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
+                <w:t xml:space="preserve">A. Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Michelot</w:t>
+                <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giannesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 25 (7), pp.1092-1093. </w:t>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.123-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2010.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458884v1</w:t>
+                <w:t xml:space="preserve">hal-00446442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing constraints on groundwater ages with 36Cl, 14C, 3H, and noble gases : a case study in the Eastern Paris Basin, France</w:t>
+                <w:t xml:space="preserve">Erratum to Establishing constraints on groundwater ages with 36Cl, 14C, 3H, and noble gases: A case study in the eastern Paris basin, France [Applied Geochemistry, 25, 1, (2010), 123-142]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Michelot</w:t>
+                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giannesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 25 (1), pp.123-142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.10.006⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 25 (7), pp.1092-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2010.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00446442v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the contribution of water geochemistry to the understanding of the regional hydrogeological system, in &amp;quot;a multi-disciplinary approach to the eastern Jurassic border of the Paris Basin</w:t>
               </w:r>
@@ -2258,51 +2258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Supplement 70, pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2327,51 +2327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine transfer out of a very low permeability clay sequence (Paris Basin, France): 35Cl and 37Cl evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,51 +2660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and hydrogeochemical data to explore the functioning of a volcanic watershed in a crystalline basement context: the Veyre watershed (Chaîne des Puys, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2766,644 +2766,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater chemistry characterization and clustering based on Principal Component Analysis (PCA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve Peuble</w:t>
+                <w:t xml:space="preserve">The paradox of karstic peatlands: a combined hydrological and geochemical study in the Frasne peatland, French Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Graillot</w:t>
+                <w:t xml:space="preserve">Vanessa Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844463v1</w:t>
+                <w:t xml:space="preserve">hal-04844480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox of karstic peatlands: a combined hydrological and geochemical study in the Frasne peatland, French Jura Mountains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Steinmann</w:t>
+                <w:t xml:space="preserve">Groundwater chemistry characterization and clustering based on Principal Component Analysis (PCA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lavastre</w:t>
+                <w:t xml:space="preserve">Steve Peuble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Stefani</w:t>
+                <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844480v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From water rock-interaction to methanogenesis: How climate induced raise of groundwater inputs might favor CH4 fluxes in the mid latitude/altitude Frasne peatland, Jura Mountains, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+                <w:t xml:space="preserve">Transferts terre-mer dans l’Océan Austral, apport de l’étude de différents bassins versants de Kerguelen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sébastien Moquet</w:t>
+                <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gandois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Steinmann</w:t>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17eme journée scientifique CNFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526712v1</w:t>
+                <w:t xml:space="preserve">hal-03518643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts terre-mer dans l’Océan Austral, apport de l’étude de différents bassins versants de Kerguelen.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de l'altération de laitiers sidérurgiques par une approche multi-méthodes : chimie, minéralogie, magnétisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Herbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17eme journée scientifique CNFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518643v1</w:t>
+                <w:t xml:space="preserve">hal-03588220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'altération de laitiers sidérurgiques par une approche multi-méthodes : chimie, minéralogie, magnétisme</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From water rock-interaction to methanogenesis: How climate induced raise of groundwater inputs might favor CH4 fluxes in the mid latitude/altitude Frasne peatland, Jura Mountains, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sébastien Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13812.48009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588220v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of chemical, mineralogical and magnetic properties of electric arc furnace slag over weathering</w:t>
               </w:r>
@@ -3622,51 +3622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary diagnostic to characterize river/karst exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3674,51 +3674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Neuchâtel, Suisse</w:t>
@@ -3799,51 +3799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Suisse</w:t>
@@ -3898,51 +3898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,64 +3997,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges nappe-rivière : de l’approche scientifique à l’outil opérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4148,77 +4148,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
@@ -4273,77 +4273,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohammed Nabaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IAH International Congress "Groundwater : Challenges and Strategies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
@@ -4366,359 +4366,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated characterization of groundwater contamination in an alluvial system. Case study of Allier alluvial aquifer (Massif Central, France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+                <w:t xml:space="preserve">Geochemical and isotopic study of the aquifers of the littoral plain of Benin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D.J. Odeloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alassane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803038v1</w:t>
+                <w:t xml:space="preserve">hal-00803039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and isotopic study of the aquifers of the littoral plain of Benin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated characterization of groundwater contamination in an alluvial system. Case study of Allier alluvial aquifer (Massif Central, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.D.J. Odeloui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Boukari</w:t>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803039v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceuticals evaluation in surface water and groundwater: PEC (Predicted Environmental Concentration) vs concentrations measured. Case study of the Allier River and its connected alluvial aquifer (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Association of Hydrogeologists Congress (IAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Perth, Australia</w:t>
@@ -4904,51 +4904,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From microbiological to ecosystemic scale evaluation of carbon-based (CO2, CH4) greenhouse gas sources, production, and transfers in temperate peatlands: a pluridisciplinary week at the playground for Critical Zonists in Frasne, Jura Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5038,51 +5038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5202,64 +5202,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5390,51 +5390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5633,90 +5633,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges nappes/rivières en milieu alluvionnaire – Guide méthodologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Novel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5813,64 +5813,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pascoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5905,64 +5905,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique Interactions nappe/rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6113,51 +6113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4C21A74"/>
+    <w:nsid w:val="F5EA044C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6344,51 +6344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lavastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8158-5113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912182v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Yvenou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Merkel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26299-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03930561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156987" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14781" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03022374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2020.3328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03075360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10080705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2013.10.051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebeix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39QDJSQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134328v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Masini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldscheider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Meeks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1347" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF3ZK4N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136358v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schemberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-012-9185-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9F86C40-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZ57ZS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavastre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giannesini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benedetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.03.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.10.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKPLS3JC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benedetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lavielle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jendrzejewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.04.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMT1RQS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Buschaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7NXBZPS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gerbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844463v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stefani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03518643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02531121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odeloui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohammed Nabaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803038v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.J. Odeloui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086983v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir F. Peretroukhine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03154750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/2018/06/21/2emes-rencontres-scientifiques-rehabilitation-et-valorisation-des-sites-et-sols-pollues/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03935234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pascoletti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lavastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8158-5113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282342v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Yvenou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Merkel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26299-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03930561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03022374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2020.3328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03075360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10080705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Masini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldscheider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Meeks" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1347" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF3ZK4N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebeix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39QDJSQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schemberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2013.10.051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-012-9185-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9F86C40-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZ57ZS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavastre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giannesini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benedetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.10.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKPLS3JC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.03.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benedetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lavielle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jendrzejewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.04.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMT1RQS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Buschaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7NXBZPS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gerbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stefani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03518643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02531121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odeloui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohammed Nabaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.J. Odeloui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086983v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir F. Peretroukhine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03154750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/2018/06/21/2emes-rencontres-scientifiques-rehabilitation-et-valorisation-des-sites-et-sols-pollues/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03935234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pascoletti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>