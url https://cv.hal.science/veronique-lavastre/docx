--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -160,161 +160,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin and transfer of water and solutes in peatlands: A multi tracer assessment in the carbonated Jura Mountains</w:t>
+                <w:t xml:space="preserve">Microbial diversity and geochemistry of groundwater impacted by steel slag leachates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+                <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">Audrey S Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Steinmann</w:t>
+                <w:t xml:space="preserve">Séverine Allegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lavastre</w:t>
+                <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">Frédéric Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (12), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 843, pp.156987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282342v1</w:t>
+                <w:t xml:space="preserve">emse-03930561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metagenomic insight into the microbiomes of geothermal springs in the Subantarctic Kerguelen Islands</w:t>
               </w:r>
@@ -377,212 +377,212 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.22243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-26299-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and geochemistry of groundwater impacted by steel slag leachates</w:t>
+                <w:t xml:space="preserve">The origin and transfer of water and solutes in peatlands: A multi tracer assessment in the carbonated Jura Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey S Vanhove</w:t>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Allegra</w:t>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Peuble</w:t>
+                <w:t xml:space="preserve">Véronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gallice</w:t>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 843, pp.156987. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03930561v1</w:t>
+                <w:t xml:space="preserve">hal-04282342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géochimique pour la caractérisation des interactions entre eaux de surface et eaux souterraines en milieu karstique : domaine du canyon de la Cèze (Gard, France)</w:t>
               </w:r>
@@ -620,51 +620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June Chevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75, pp.41 à 50. </w:t>
@@ -964,319 +964,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of spatiotemporal variability of tree water uptake using stable isotopes (δ18O, δ2H) in an alluvial system supplied by a high-altitude watershed, Pfyn forest, Switzerland</w:t>
+                <w:t xml:space="preserve">Chlorine transport processes through a 2000 m aquifer/aquitard system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">R. Rebeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Masini</w:t>
+                <w:t xml:space="preserve">C. Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Goldscheider</w:t>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Meeks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lavastre</w:t>
+                <w:t xml:space="preserve">E. Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2), pp.319-333. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.102-116 (IF 2,111). </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eco.1347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134328v1</w:t>
+                <w:t xml:space="preserve">hal-00958294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorine transport processes through a 2000 m aquifer/aquitard system</w:t>
+                <w:t xml:space="preserve">Determination of spatiotemporal variability of tree water uptake using stable isotopes (δ18O, δ2H) in an alluvial system supplied by a high-altitude watershed, Pfyn forest, Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rebeix</w:t>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Gal La Salle</w:t>
+                <w:t xml:space="preserve">Jean Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+                <w:t xml:space="preserve">Nico Goldscheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Meeks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53, pp.102-116 (IF 2,111). </w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.319-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eco.1347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958294v1</w:t>
+                <w:t xml:space="preserve">hal-01134328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of pharmaceuticals in surface water: Reliability of PECs compared to MECs</w:t>
               </w:r>
@@ -1314,51 +1314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabaz Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.10-21. </w:t>
@@ -1530,51 +1530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of PCO2eq and 13CTDIC Evaluation to the Identification of CO2 Sources in Volcanic Groundwater Systems: Influence of Hydrometeorological Conditions and Lava Flow Morphologies—Application to the Argnat Basin (Chaîne des Puys, Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2258,51 +2258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Supplement 70, pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2327,51 +2327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine transfer out of a very low permeability clay sequence (Paris Basin, France): 35Cl and 37Cl evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jendrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,51 +2660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and hydrogeochemical data to explore the functioning of a volcanic watershed in a crystalline basement context: the Veyre watershed (Chaîne des Puys, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,90 +2772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paradox of karstic peatlands: a combined hydrological and geochemical study in the Frasne peatland, French Jura Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2910,77 +2910,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater chemistry characterization and clustering based on Principal Component Analysis (PCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3016,394 +3016,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts terre-mer dans l’Océan Austral, apport de l’étude de différents bassins versants de Kerguelen.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lavastre</w:t>
+                <w:t xml:space="preserve">From water rock-interaction to methanogenesis: How climate induced raise of groundwater inputs might favor CH4 fluxes in the mid latitude/altitude Frasne peatland, Jura Mountains, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chabaux</w:t>
+                <w:t xml:space="preserve">Jean Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Laure Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17eme journée scientifique CNFRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13812.48009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518643v1</w:t>
+                <w:t xml:space="preserve">hal-03526712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'altération de laitiers sidérurgiques par une approche multi-méthodes : chimie, minéralogie, magnétisme</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transferts terre-mer dans l’Océan Austral, apport de l’étude de différents bassins versants de Kerguelen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">17eme journée scientifique CNFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588220v1</w:t>
+                <w:t xml:space="preserve">hal-03518643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From water rock-interaction to methanogenesis: How climate induced raise of groundwater inputs might favor CH4 fluxes in the mid latitude/altitude Frasne peatland, Jura Mountains, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de l'altération de laitiers sidérurgiques par une approche multi-méthodes : chimie, minéralogie, magnétisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Herbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13812.48009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03526712v1</w:t>
+                <w:t xml:space="preserve">hal-03588220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of chemical, mineralogical and magnetic properties of electric arc furnace slag over weathering</w:t>
               </w:r>
@@ -4148,51 +4148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,277 +4366,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and isotopic study of the aquifers of the littoral plain of Benin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated characterization of groundwater contamination in an alluvial system. Case study of Allier alluvial aquifer (Massif Central, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.D.J. Odeloui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Boukari</w:t>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803039v1</w:t>
+                <w:t xml:space="preserve">hal-00803038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated characterization of groundwater contamination in an alluvial system. Case study of Allier alluvial aquifer (Massif Central, France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+                <w:t xml:space="preserve">Geochemical and isotopic study of the aquifers of the littoral plain of Benin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D.J. Odeloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alassane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803038v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceuticals evaluation in surface water and groundwater: PEC (Predicted Environmental Concentration) vs concentrations measured. Case study of the Allier River and its connected alluvial aquifer (Massif Central, France)</w:t>
               </w:r>
@@ -4674,51 +4674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Association of Hydrogeologists Congress (IAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Perth, Australia</w:t>
@@ -4904,51 +4904,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From microbiological to ecosystemic scale evaluation of carbon-based (CO2, CH4) greenhouse gas sources, production, and transfers in temperate peatlands: a pluridisciplinary week at the playground for Critical Zonists in Frasne, Jura Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5038,51 +5038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5202,51 +5202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6113,51 +6113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5EA044C"/>
+    <w:nsid w:val="164B3D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6344,51 +6344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lavastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8158-5113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282342v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Yvenou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Merkel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26299-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03930561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03022374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2020.3328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03075360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10080705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Masini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldscheider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Meeks" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1347" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF3ZK4N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebeix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39QDJSQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schemberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2013.10.051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-012-9185-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9F86C40-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZ57ZS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavastre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giannesini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benedetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.10.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKPLS3JC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.03.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benedetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lavielle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jendrzejewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.04.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMT1RQS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Buschaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7NXBZPS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gerbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stefani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03518643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02531121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odeloui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohammed Nabaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.J. Odeloui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086983v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir F. Peretroukhine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03154750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/2018/06/21/2emes-rencontres-scientifiques-rehabilitation-et-valorisation-des-sites-et-sols-pollues/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03935234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pascoletti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lavastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8158-5113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03930561v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156987" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Yvenou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Merkel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26299-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14781" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03022374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2020.3328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03075360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10080705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebeix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39QDJSQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Masini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldscheider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Meeks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1347" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF3ZK4N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schemberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2013.10.051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-012-9185-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9F86C40-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZ57ZS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavastre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giannesini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benedetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.10.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKPLS3JC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.03.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benedetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lavielle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jendrzejewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.04.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMT1RQS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Buschaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7NXBZPS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gerbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stefani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03518643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02531121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odeloui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohammed Nabaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803038v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.J. Odeloui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086983v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir F. Peretroukhine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03154750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/2018/06/21/2emes-rencontres-scientifiques-rehabilitation-et-valorisation-des-sites-et-sols-pollues/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03935234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pascoletti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>