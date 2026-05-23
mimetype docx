--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -160,295 +160,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and geochemistry of groundwater impacted by steel slag leachates</w:t>
+                <w:t xml:space="preserve">A metagenomic insight into the microbiomes of geothermal springs in the Subantarctic Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
+                <w:t xml:space="preserve">Maxime Allioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey S Vanhove</w:t>
+                <w:t xml:space="preserve">Stéven Yvenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Allegra</w:t>
+                <w:t xml:space="preserve">Alexander Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Peuble</w:t>
+                <w:t xml:space="preserve">Marc Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gallice</w:t>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 843, pp.156987. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.22243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-26299-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03930561v1</w:t>
+                <w:t xml:space="preserve">hal-03912182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metagenomic insight into the microbiomes of geothermal springs in the Subantarctic Kerguelen Islands</w:t>
+                <w:t xml:space="preserve">Microbial diversity and geochemistry of groundwater impacted by steel slag leachates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Allioux</w:t>
+                <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéven Yvenou</w:t>
+                <w:t xml:space="preserve">Audrey S Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Merkel</w:t>
+                <w:t xml:space="preserve">Séverine Allegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cozannet</w:t>
+                <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Aubé</w:t>
+                <w:t xml:space="preserve">Frédéric Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.22243. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 843, pp.156987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-26299-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912182v1</w:t>
+                <w:t xml:space="preserve">emse-03930561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin and transfer of water and solutes in peatlands: A multi tracer assessment in the carbonated Jura Mountains</w:t>
               </w:r>
@@ -620,51 +620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June Chevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75, pp.41 à 50. </w:t>
@@ -2910,77 +2910,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater chemistry characterization and clustering based on Principal Component Analysis (PCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4366,277 +4366,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated characterization of groundwater contamination in an alluvial system. Case study of Allier alluvial aquifer (Massif Central, France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+                <w:t xml:space="preserve">Geochemical and isotopic study of the aquifers of the littoral plain of Benin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D.J. Odeloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alassane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803038v1</w:t>
+                <w:t xml:space="preserve">hal-00803039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical and isotopic study of the aquifers of the littoral plain of Benin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated characterization of groundwater contamination in an alluvial system. Case study of Allier alluvial aquifer (Massif Central, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Batisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.D.J. Odeloui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Boukari</w:t>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803039v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceuticals evaluation in surface water and groundwater: PEC (Predicted Environmental Concentration) vs concentrations measured. Case study of the Allier River and its connected alluvial aquifer (Massif Central, France)</w:t>
               </w:r>
@@ -5202,51 +5202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6113,51 +6113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="164B3D9C"/>
+    <w:nsid w:val="8394187F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6344,51 +6344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lavastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8158-5113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03930561v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156987" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Yvenou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Merkel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26299-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14781" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03022374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2020.3328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03075360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10080705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebeix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39QDJSQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Masini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldscheider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Meeks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1347" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF3ZK4N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schemberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2013.10.051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-012-9185-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9F86C40-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZ57ZS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavastre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giannesini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benedetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.10.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKPLS3JC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.03.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benedetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lavielle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jendrzejewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.04.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMT1RQS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Buschaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7NXBZPS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gerbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stefani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03518643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02531121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odeloui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohammed Nabaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803038v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.J. Odeloui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086983v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir F. Peretroukhine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03154750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/2018/06/21/2emes-rencontres-scientifiques-rehabilitation-et-valorisation-des-sites-et-sols-pollues/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03935234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pascoletti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lavastre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8158-5113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912182v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Yvenou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Merkel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26299-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03930561v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156987" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lavastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14781" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03022374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chevet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2020.3328" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03075360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Benbakkar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10080705" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2015-0037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebeix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39QDJSQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Masini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Goldscheider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Meeks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1347" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF3ZK4N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Schemberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.06.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2013.10.051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-012-9185-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9F86C40-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Javoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZ57ZS3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lavastre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giannesini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benedetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.10.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKPLS3JC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2010.03.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benedetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lavielle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jendrzejewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.04.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMT1RQS1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fourcade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Buschaert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7NXBZPS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gerbe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stefani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13812.48009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03518643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02531121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Odeloui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alassane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohammed Nabaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.J. Odeloui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bardot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086983v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir F. Peretroukhine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vesvres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03154750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/2018/06/21/2emes-rencontres-scientifiques-rehabilitation-et-valorisation-des-sites-et-sols-pollues/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381174v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Novel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03935234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pascoletti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>