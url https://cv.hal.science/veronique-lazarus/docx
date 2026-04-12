--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -97,3749 +97,3736 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FDM-based experimental benchmark for evaluating quasistatic crack propagation in anisotropic linear elastic materials</w:t>
+                <w:t xml:space="preserve">Path-following methods for phase-field simulation of quasi-static crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyuan Zhai</w:t>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111175⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 334, pp.113974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2026.113974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042969v1</w:t>
+                <w:t xml:space="preserve">hal-05478246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to introduce an initial crack in phase field simulations to accurately predict the linear elastic fracture propagation threshold?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A FDM-based experimental benchmark for evaluating quasistatic crack propagation in anisotropic linear elastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.15198⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931758v2</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress intensity factor determination along a kinked crack path by DIC analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 249, pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10704-025-00862-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughening effects of out-of-crack-path architected zones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+                <w:t xml:space="preserve">How to introduce an initial crack in phase field simulations to accurately predict the linear elastic fracture propagation threshold?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-024-00811-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.15198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680318v2</w:t>
+                <w:t xml:space="preserve">hal-04931758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path differences between quasistatic and fatigue cracks in anisotropic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinyuan Zhai</w:t>
+                <w:t xml:space="preserve">Toughening effects of out-of-crack-path architected zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Corre</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.L063001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.237-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-024-00811-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546947v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field simulation and coupled criterion link echelon cracks to internal length in antiplane shear</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Path differences between quasistatic and fatigue cracks in anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataollah Mesgarnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Karma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105675⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (6), pp.L063001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.L063001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611234v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effects in the toughening of brittle materials by heterogeneities: A non-linear analysis of front deformations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phase-field simulation and coupled criterion link echelon cracks to internal length in antiplane shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112392⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 188, pp.105675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140689v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of boundary conditions for the 2D modeling of crack propagation in linear elastic Compact Tension tests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Lazarus</w:t>
+                <w:t xml:space="preserve">Size effects in the toughening of brittle materials by heterogeneities: A non-linear analysis of front deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Vasoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.109012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280, pp.112392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918143v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting facet nucleation under mixed mode I+III loading with T-stress and mode-dependent fracture properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+                <w:t xml:space="preserve">Key role of boundary conditions for the 2D modeling of crack propagation in linear elastic Compact Tension tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-023-00703-0⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, pp.109012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.109012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099410v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the deposition direction on fracture propagation in a Duplex Stainless Steel manufactured by Directed Energy Deposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+                <w:t xml:space="preserve">Revisiting facet nucleation under mixed mode I+III loading with T-stress and mode-dependent fracture properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2023.145176⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-023-00703-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115974v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the key role of crack surface area on the lifetime of arbitrarily shaped flat cracks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Lazarus</w:t>
+                <w:t xml:space="preserve">Effect of the deposition direction on fracture propagation in a Duplex Stainless Steel manufactured by Directed Energy Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106512⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2023.145176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358521v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughening induced by the formation of facets in mode I+III brittle fracture: experiments versus a two-scale Cohesive Zone model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">On the key role of crack surface area on the lifetime of arbitrarily shaped flat cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104596⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, pp.106512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320015v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of particle aggregation on the structure of dried colloidal silica layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinked crack paths in polycarbonate samples printed by fused deposition modelling using criss-cross patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM00723D⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-021-00518-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049480v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinked crack paths in polycarbonate samples printed by fused deposition modelling using criss-cross patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+                <w:t xml:space="preserve">Toughening induced by the formation of facets in mode I+III brittle fracture: experiments versus a two-scale Cohesive Zone model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. L Hattali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-021-00518-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.104596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406973v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode I+III multiscale cohesive zone model with facet coarsening and overlap: Solutions and applications to facet orientation and toughening</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of particle aggregation on the structure of dried colloidal silica layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lesaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104007⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00723D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570472v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly porous layers of silica nanospheres sintered by drying: scaling up of the elastic properties of the beads to the macroscopic mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lesaine</w:t>
+                <w:t xml:space="preserve">Mode I+III multiscale cohesive zone model with facet coarsening and overlap: Solutions and applications to facet orientation and toughening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bonamy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+                <w:t xml:space="preserve">T. Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (19), pp.3987-3997. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141, pp.104007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SM02443F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284528v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarities between mode III crack growth patterns and strike-slip faults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Highly porous layers of silica nanospheres sintered by drying: scaling up of the elastic properties of the beads to the macroscopic mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lesaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2017.0392⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (19), pp.3987-3997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM02443F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324474v1</w:t>
+                <w:t xml:space="preserve">hal-03284528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture spacing in tensile brittle layers adhering to a rigid substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Similarities between mode III crack growth patterns and strike-slip faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117 (2), pp.24002. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 377 (2136), pp.20170392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/117/24002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2017.0392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904342v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size and geometrical non‐linear effects during crack pinning by heterogeneities: An analytical and experimental study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fracture spacing in tensile brittle layers adhering to a rigid substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.12.023⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (2), pp.24002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/117/24002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904351v1</w:t>
+                <w:t xml:space="preserve">hal-01904342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of evaporation rate on the particle organization and crack patterns obtained by drying a colloidal layer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Finite size and geometrical non‐linear effects during crack pinning by heterogeneities: An analytical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Vasoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Beena Unni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ponson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/113/38002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.211--230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279544v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging micro to macroscale fracture properties in highly heterogeneous brittle solids: weak pinning versus fingering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Role of evaporation rate on the particle organization and crack patterns obtained by drying a colloidal layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Piroird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lesaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 95, pp.755--773. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (3), pp.38002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/113/38002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668489v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the strong influence of imperfections upon the quick deviation of a mode I+III crack from coplanarity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bridging micro to macroscale fracture properties in highly heterogeneous brittle solids: weak pinning versus fingering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Vasoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/jomms.2015.10.299⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.755--773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436389v1</w:t>
+                <w:t xml:space="preserve">hal-01668489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale cohesive zone model for propagation of segmented crack fronts in mode I+III fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Karma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10704-015-0001-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front shape and loading evolution during cracks coalescence using an incremental perturbation method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+                <w:t xml:space="preserve">On the strong influence of imperfections upon the quick deviation of a mode I+III crack from coplanarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.10.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.299 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/jomms.2015.10.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667721v1</w:t>
+                <w:t xml:space="preserve">hal-01436389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the porosity on the fracture surface roughness of sintered materials: From anisotropic to isotropic self-affine scaling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Front shape and loading evolution during cracks coalescence using an incremental perturbation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.012406⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01366743v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Front Segmentation and Facet Coarsening in Mixed-Mode Fracture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Effect of the porosity on the fracture surface roughness of sintered materials: From anisotropic to isotropic self-affine scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Hattali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.265503⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), pp.012406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.012406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904133v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01366743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Front Fingering During Planar Crack Propagation in Highly Heterogeneous Toughness Field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Crack Front Segmentation and Facet Coarsening in Mixed-Mode Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Hung Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3, pp.2142-2147. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (26), pp.265503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.265503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462787v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Crack Fragmentation Resulting from Mode I+III Loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Lazarus</w:t>
+                <w:t xml:space="preserve">Crack Front Fingering During Planar Crack Propagation in Highly Heterogeneous Toughness Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Vasoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.1816-1821. </w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.2142-2147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462772v1</w:t>
+                <w:t xml:space="preserve">hal-02462787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effects on crack front pinning at heterogeneous planar interfaces: Experimental, finite elements and perturbation approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the Crack Fragmentation Resulting from Mode I+III Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.10.012⟩</w:t>
+              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.1816-1821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904323v1</w:t>
+                <w:t xml:space="preserve">hal-02462772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Stresses Induced by Evaporation in Consolidated Colloidal Suspensions of Hard Particles. Poroelasticity Theory Versus Experiments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finite size effects on crack front pinning at heterogeneous planar interfaces: Experimental, finite elements and perturbation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Patinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Alzate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-013-0209-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (2), pp.311-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02462795v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack patterns obtained by unidirectional drying of a colloidal suspension in a capillary tube: experiments and numerical simulations using a two‐dimensional variational approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+                <w:t xml:space="preserve">Mechanical Stresses Induced by Evaporation in Consolidated Colloidal Suspensions of Hard Particles. Poroelasticity Theory Versus Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chekchaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-013-9824-5⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100 (1), pp.143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-013-0209-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667024v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order coplanar perturbation of a semi-infinite crack in an infinite body</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Crack patterns obtained by unidirectional drying of a colloidal suspension in a capillary tube: experiments and numerical simulations using a two‐dimensional variational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.03.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.75--91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-013-9824-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436264v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of crack front instability in mode I+III</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Second-order coplanar perturbation of a semi-infinite crack in an infinite body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Patinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Frelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (9), pp.1872-1887. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90, pp.129 - 142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2011.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904327v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From craquelures to spiral crack patterns: influence of layer thickness on the crack patterns induced by desiccation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3886,103 +3873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coplanar perturbation of a crack lying on the mid-plane of a plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Patinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 170 (1), pp.67-82. </w:t>
@@ -4026,2626 +4013,2730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation des fronts de fissure plane dans les matériaux fragiles hétérogènes de dimensions finies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Theoretical analysis of crack front instability in mode I+III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Karma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (3), pp.199-204. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (9), pp.1872-1887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2011112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464972v1</w:t>
+                <w:t xml:space="preserve">hal-01904327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and 3D Finite Element Study of the Deflection of an Elastic Cantilever Bilayer Plate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Frelat</w:t>
+                <w:t xml:space="preserve">Propagation des fronts de fissure plane dans les matériaux fragiles hétérogènes de dimensions finies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Patinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Frelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4002306⟩</w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.199-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2011112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464991v1</w:t>
+                <w:t xml:space="preserve">hal-02464972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation approaches of a planar crack in linear elastic fracture mechanics: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+                <w:t xml:space="preserve">Analytical and 3D Finite Element Study of the Deflection of an Elastic Cantilever Bilayer Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chekchaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (2), pp.121-144. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2010.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4002306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904324v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane perturbation of a system of two coplanar slit-cracks – I: Case of arbitrarily spaced crack fronts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.B. Leblond</w:t>
+                <w:t xml:space="preserve">Perturbation approaches of a planar crack in linear elastic fracture mechanics: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.08.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (2), pp.121-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465004v1</w:t>
+                <w:t xml:space="preserve">hal-01904324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage star-shaped cracks: Explaining the transition from 90 degrees to 120 degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 89 (2), pp.26002. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/26002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/26002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical disorder of the fronts of a tunnel-crack propagating in shear in some heterogeneous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">In-plane perturbation of a system of two coplanar slit-cracks – I: Case of arbitrarily spaced crack fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pindra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Leblond</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2009.12.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (25-26), pp.3489-3503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02465014v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deformation of the front of a 3D interface crack propagating quasistatically in a medium with random fracture properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Geometrical disorder of the fronts of a tunnel-crack propagating in shear in some heterogeneous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pindra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Leblond</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (4), pp.1269-1295. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.09.007⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 58 (3), pp.281-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2009.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465020v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of predictions by mode II or mode III criteria on crack front twisting in three or four point bending experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Wiebesiek</w:t>
+                <w:t xml:space="preserve">The deformation of the front of a 3D interface crack propagating quasistatically in a medium with random fracture properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Pindra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-008-9307-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (4), pp.1269-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906229v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating Crack Propagation during Directional Drying</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Pauchard</w:t>
+                <w:t xml:space="preserve">Comparison of predictions by mode II or mode III criteria on crack front twisting in three or four point bending experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-G. Buchholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wiebesiek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (2), pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-008-9307-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la063702w⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465030v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craquelures dans les couches picturales des peintures d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+                <w:t xml:space="preserve">Bérengère Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Abou</w:t>
+                <w:t xml:space="preserve">Ken Sekimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Aitken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure mechanisms and surface roughness statistics of fractured Fontainebleau sandstone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+                <w:t xml:space="preserve">Alternating Crack Propagation during Directional Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physRevE.76.036108⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (9), pp.4715-4718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la063702w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142793v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of the deformation of the front of a tunnel-crack propagating in some inhomogeneous medium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Leblond</w:t>
+                <w:t xml:space="preserve">Failure mechanisms and surface roughness statistics of fractured Fontainebleau sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ponson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2006.01.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (3), pp.id. 036108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physRevE.76.036108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02465039v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coplanar propagation paths of 3D cracks in infinite bodies loaded in shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43 (7-8), pp.2091-2109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittle fracture and fatigue propagation paths of 3D plane cracks under uniform remote tensile loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+                <w:t xml:space="preserve">Statistics of the deformation of the front of a tunnel-crack propagating in some inhomogeneous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (7), pp.1449-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2006.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:FRAC.0000005373.73286.5d⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465048v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack front stability for a tunnel-crack propagating along its plane in mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Brittle fracture and fatigue propagation paths of 3D plane cracks under uniform remote tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 122 (1/2), pp.23-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:FRAC.0000005373.73286.5d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01481-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02465072v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane perturbation of the tunnel-crack under shear loading I: bifurcation and stability of the straight configuration of the front</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Crack front stability for a tunnel-crack propagating along its plane in mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 39 (17), pp.4421-4436. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (6), pp.437-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00349-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01481-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465059v1</w:t>
+                <w:t xml:space="preserve">hal-02465072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane perturbation of the tunnel-crack under shear loading II: Determination of the fundamental kernel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">In-plane perturbation of the tunnel-crack under shear loading I: bifurcation and stability of the straight configuration of the front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 39 (17), pp.4437-4455. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 39 (17), pp.4421-4436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00349-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00333-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465065v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack front rotation and segmentation in mixed mode I+III or I+II+III. Part II: Comparison with experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">In-plane perturbation of the tunnel-crack under shear loading II: Determination of the fundamental kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah-Eddine Mouchrif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00008-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (17), pp.4437-4455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00333-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465075v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack front rotation and segmentation in mixed mode I+III or I+II+III. Part I: Calculation of stress intensity factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Mouchrif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49 (7), pp.1399-1420. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00007-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00007-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack paths in three-dimensional elastic solids. II: three-term expansion of the stress intensity factors—applications and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Crack front rotation and segmentation in mixed mode I+III or I+II+III. Part II: Comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Mouchrif</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Mouchrif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(97)00271-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49 (7), pp.1421-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00008-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465098v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue propagation path of 3D plane cracks under mode I loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Crack paths in three-dimensional elastic solids. II: three-term expansion of the stress intensity factors—applications and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Mouchrif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 36 (1), pp.105-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(97)00271-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1287-4620(99)90008-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465090v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional crack-face weight functions for the semi-infinite interface crack—I: Variation of the stress intensity factors due to some small perturbation of the crack front</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.B. Leblond</w:t>
+                <w:t xml:space="preserve">Fatigue propagation path of 3D plane cracks under mode I loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 327 (13), pp.1319-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1287-4620(99)90008-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(97)00073-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465120v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional crack-face weight functions for the semi-infinite interface crack—II: Integrodifferential equations on the weight functions and resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional crack-face weight functions for the semi-infinite interface crack—I: Variation of the stress intensity factors due to some small perturbation of the crack front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 46 (3), pp.513-536. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 46 (3), pp.489-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(97)00073-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(97)00074-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465115v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional crack-face weight functions for the semi-infinite interface crack—II: Integrodifferential equations on the weight functions and resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 46 (3), pp.513-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(97)00074-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propagation de fissures en mode mixte (I + III) ou (I + II + III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Chemistry-Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 326 (3), pp.171-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1251-8069(99)89004-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6655,100 +6746,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUELQUES PROBLEMES TRIDIMENSIONNELS DE MECANIQUE DE LA RUPTURE FRAGILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Pierre et Marie Curie - Paris VI, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00273453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6758,1414 +6849,1578 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional linear elastic fracture mechanics: from theory to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics [physics.med-ph]. Université Pierre et Marie Curie - Paris VI, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00498611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la fissuration par champ de phase : Analyse technique de l’initialisation et la propagation de fissures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling of crack propagation in strongly anisotropic media using phase-field fracture and LEFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">12h European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221510v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la fissuration par champ de phase: Analyse technique de l'initiation et la propagation de fissure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Simulation de la fissuration par champ de phase : Analyse technique de l’initialisation et la propagation de fissures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Zembra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313131v1</w:t>
+                <w:t xml:space="preserve">hal-05221510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the mesh on the crack path in phase-field fracture simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Following the equilibrium path during crack propagation under quasi-static loads: linear elastic fracture mechanics and phase-field approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Henry</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMM PF 25 and Materials/Microstructure modelling: Analytics &amp; Benchmarks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951017v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des modèles champs de phase pour la simulation de la propagation de fissure en milieux anisotropes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Simulation de la fissuration par champ de phase: Analyse technique de l'initiation et la propagation de fissure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Zembra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEALOR Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951235v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field fracture: Towards a generic method to follow the equilibrium path of the structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of the mesh on the crack path in phase-field fracture simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Zembra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Onlince Conference, France</w:t>
+              <w:t xml:space="preserve">GAMM PF 25 and Materials/Microstructure modelling: Analytics &amp; Benchmarks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951206v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a generic path-following method to phase-field fracture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phase field fracture: Towards a generic method to follow the equilibrium path of the structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NewFrac Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FEUP, May 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Onlince Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601102v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle implémentation de la méthode perturbative itérative pour la propagation de fissures en fatigue.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse comparative des modèles champs de phase pour la simulation de la propagation de fissure en milieux anisotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">MEALOR Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717731v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe de minimisation d'énergie appliqué aux fissures fragiles en forme d'étoile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Application of a generic path-following method to phase-field fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">NewFrac Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FEUP, May 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441432v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique du piégeage d'un front de fissure par une interface texturée.</w:t>
+                <w:t xml:space="preserve">Une nouvelle implémentation de la méthode perturbative itérative pour la propagation de fissures en fatigue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dalmas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441253v1</w:t>
+                <w:t xml:space="preserve">hal-03717731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des facteurs d'intensité des contraintes et du T-stress par corrélation d'image et par éléments finis dans une expérience de wedge-splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principe de minimisation d'énergie appliqué aux fissures fragiles en forme d'étoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Hattali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439704v1</w:t>
+                <w:t xml:space="preserve">hal-03441432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation des fronts de fissure plane dans les matériaux fragiles hétérogènes de dimensions finies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale et numérique du piégeage d'un front de fissure par une interface texturée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Alzate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Patinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422465v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissures de rétraction en forme d'étoiles: approches théorique par minimisation d'énergie et expérimentale par séchage de suspensions colliïdales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+                <w:t xml:space="preserve">Détermination des facteurs d'intensité des contraintes et du T-stress par corrélation d'image et par éléments finis dans une expérience de wedge-splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Hattali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.M. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422546v1</w:t>
+                <w:t xml:space="preserve">hal-03439704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propagation des fronts de fissure plane dans les matériaux fragiles hétérogènes de dimensions finies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Patinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Frelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fissures de rétraction en forme d'étoiles: approches théorique par minimisation d'énergie et expérimentale par séchage de suspensions colliïdales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Désordre du front d'une fissure semi-infinie d'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjime Pindra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8175,125 +8430,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissuration par champ de phase : Suivre le chemin d'équilibre de la structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opération CIEDS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Palaiseau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8440,51 +8695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Zhai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931758v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.15198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00862-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680318v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Triclot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00811-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Mesgarnejad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.L063001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105675" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Vasoya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triclot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.109012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099410v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leguillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00703-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145176" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106512" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Hattali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cambonie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00518-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570472v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prabel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leblond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02443F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0392" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904342v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/24002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Leblond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.04.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2015.10.299" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0001-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Legrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.10.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Nicoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pons" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.265503" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.346" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.293" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904323v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alzate" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chekchaki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0209-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B176C6F2E73BEE22F50A12DEBB130A37C510CA67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9824-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVMRSS9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.03.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.05.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00900H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017663v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9603-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F36786EB3CD3B59E814FAA86349942B6FA5B0689/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011112" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002306" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904324v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.12.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465004v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pindra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/26002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465014v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leblond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.12.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C282Q7QT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pindra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leblond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.09.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPW0W26B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Buchholz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fulland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiebesiek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-008-9307-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A7F6C7BF941F12321EE50522EE13CDD6AF5818E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063702w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5C0H5H7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Abou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sekimoto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aitken" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142793v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevE.76.036108" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465039v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Favier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.01.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJP9MB3D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465044v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.041" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465048v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000005373.73286.5d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7CQDPSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465072v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01481-X" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00349-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1JH1WTW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465065v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00333-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98RQF17-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Mouchrif" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00008-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPNXHXXX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00007-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KK9Q00R9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mouchrif" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(97)00271-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XPR32KG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)90008-X" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRH64P96-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(97)00073-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FD2D1DC3CCCC213E105B5AA709FE619BA5BEBFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465115v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(97)00074-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCDAEAF96EB1C3516C5B4E8B5E1D7848FF0BACF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)89004-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q22555TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273453v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00498611v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zembra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313131v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951017v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951235v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951206v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601102v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441432v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422465v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422546v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362090v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjime Pindra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924487v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478246v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Zhai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00862-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931758v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.15198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680318v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Triclot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00811-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Mesgarnejad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.L063001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Vasoya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triclot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.109012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099410v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leguillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00703-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145176" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00518-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Hattali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cambonie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104596" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570472v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prabel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leblond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02443F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/24002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Leblond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.04.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0001-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2015.10.299" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Legrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.10.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Nicoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pons" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.265503" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.346" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.293" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alzate" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chekchaki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0209-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B176C6F2E73BEE22F50A12DEBB130A37C510CA67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9824-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVMRSS9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00900H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017663v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9603-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F36786EB3CD3B59E814FAA86349942B6FA5B0689/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.05.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011112" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002306" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.12.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/26002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pindra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leblond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.12.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C282Q7QT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pindra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leblond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.09.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPW0W26B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Buchholz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fulland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiebesiek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-008-9307-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A7F6C7BF941F12321EE50522EE13CDD6AF5818E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294466v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Abou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sekimoto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aitken" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063702w" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5C0H5H7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevE.76.036108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465044v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Favier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.01.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJP9MB3D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465048v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000005373.73286.5d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7CQDPSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465072v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01481-X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00349-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1JH1WTW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465065v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00333-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98RQF17-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Mouchrif" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00007-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KK9Q00R9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00008-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPNXHXXX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mouchrif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(97)00271-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XPR32KG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465090v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)90008-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRH64P96-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(97)00073-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FD2D1DC3CCCC213E105B5AA709FE619BA5BEBFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465115v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(97)00074-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCDAEAF96EB1C3516C5B4E8B5E1D7848FF0BACF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465104v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)89004-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q22555TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00498611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zembra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563597v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951017v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951206v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951235v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717731v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441432v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441253v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439704v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422465v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422546v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362090v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjime Pindra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924487v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>