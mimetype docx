--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -222,677 +222,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FDM-based experimental benchmark for evaluating quasistatic crack propagation in anisotropic linear elastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to introduce an initial crack in phase field simulations to accurately predict the linear elastic fracture propagation threshold?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyuan Zhai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.15198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042969v1</w:t>
+                <w:t xml:space="preserve">hal-04931758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress intensity factor determination along a kinked crack path by DIC analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 249, pp.42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10704-025-00862-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to introduce an initial crack in phase field simulations to accurately predict the linear elastic fracture propagation threshold?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+                <w:t xml:space="preserve">A FDM-based experimental benchmark for evaluating quasistatic crack propagation in anisotropic linear elastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jtcam.15198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931758v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughening effects of out-of-crack-path architected zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Path differences between quasistatic and fatigue cracks in anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Triclot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Corre</w:t>
+                <w:t xml:space="preserve">Ataollah Mesgarnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Karma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 248, pp.237-255. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (6), pp.L063001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-024-00811-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.L063001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680318v2</w:t>
+                <w:t xml:space="preserve">hal-04546947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path differences between quasistatic and fatigue cracks in anisotropic media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase-field simulation and coupled criterion link echelon cracks to internal length in antiplane shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ataollah Mesgarnejad</w:t>
+                <w:t xml:space="preserve">Gergely Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Karma</w:t>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (6), pp.L063001. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 188, pp.105675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.L063001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546947v1</w:t>
+                <w:t xml:space="preserve">hal-04611234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field simulation and coupled criterion link echelon cracks to internal length in antiplane shear</w:t>
+                <w:t xml:space="preserve">Toughening effects of out-of-crack-path architected zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely Molnár</w:t>
+                <w:t xml:space="preserve">Julie Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 188, pp.105675. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.237-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-024-00811-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611234v1</w:t>
+                <w:t xml:space="preserve">hal-04680318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effects in the toughening of brittle materials by heterogeneities: A non-linear analysis of front deformations</w:t>
               </w:r>
@@ -976,304 +976,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of boundary conditions for the 2D modeling of crack propagation in linear elastic Compact Tension tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting facet nucleation under mixed mode I+III loading with T-stress and mode-dependent fracture properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Triclot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Lazarus</w:t>
+                <w:t xml:space="preserve">Dominique Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.109012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-023-00703-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918143v1</w:t>
+                <w:t xml:space="preserve">hal-04099410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting facet nucleation under mixed mode I+III loading with T-stress and mode-dependent fracture properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+                <w:t xml:space="preserve">Key role of boundary conditions for the 2D modeling of crack propagation in linear elastic Compact Tension tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Leguillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, pp.109012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-023-00703-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.109012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099410v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the deposition direction on fracture propagation in a Duplex Stainless Steel manufactured by Directed Energy Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1346,51 +1346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the key role of crack surface area on the lifetime of arbitrarily shaped flat cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 154, pp.106512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1424,64 +1424,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinked crack paths in polycarbonate samples printed by fused deposition modelling using criss-cross patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.19-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1541,51 +1541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. L Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 156, pp.104596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1753,51 +1753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode I+III multiscale cohesive zone model with facet coarsening and overlap: Solutions and applications to facet orientation and toughening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,51 +1922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (19), pp.3987-3997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2026,51 +2026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 377 (2136), pp.20170392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2104,51 +2104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture spacing in tensile brittle layers adhering to a rigid substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117 (2), pp.24002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2221,51 +2221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aparna Beena Unni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2325,51 +2325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of evaporation rate on the particle organization and crack patterns obtained by drying a colloidal layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Piroird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,51 +2459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging micro to macroscale fracture properties in highly heterogeneous brittle solids: weak pinning versus fingering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Vasoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2544,313 +2544,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale cohesive zone model for propagation of segmented crack fronts in mode I+III fracture</w:t>
+                <w:t xml:space="preserve">Front shape and loading evolution during cracks coalescence using an incremental perturbation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Karma</w:t>
+                <w:t xml:space="preserve">Laurène Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.40-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-015-0001-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130209v1</w:t>
+                <w:t xml:space="preserve">hal-01667721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the strong influence of imperfections upon the quick deviation of a mode I+III crack from coplanarity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Multiscale cohesive zone model for propagation of segmented crack fronts in mode I+III fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Karma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/jomms.2015.10.299⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-015-0001-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436389v1</w:t>
+                <w:t xml:space="preserve">hal-01130209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front shape and loading evolution during cracks coalescence using an incremental perturbation method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+                <w:t xml:space="preserve">On the strong influence of imperfections upon the quick deviation of a mode I+III crack from coplanarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 133, pp.40-51. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.299 - 315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/jomms.2015.10.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667721v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the porosity on the fracture surface roughness of sintered materials: From anisotropic to isotropic self-affine scaling</w:t>
               </w:r>
@@ -2888,51 +2888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (1), pp.012406. </w:t>
@@ -2996,51 +2996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Hung Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Nicoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3098,657 +3098,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Front Fingering During Planar Crack Propagation in Highly Heterogeneous Toughness Field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ponson</w:t>
+                <w:t xml:space="preserve">Quantification of the Crack Fragmentation Resulting from Mode I+III Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.2142-2147. </w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.1816-1821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462787v1</w:t>
+                <w:t xml:space="preserve">hal-02462772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Crack Fragmentation Resulting from Mode I+III Loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Lazarus</w:t>
+                <w:t xml:space="preserve">Crack Front Fingering During Planar Crack Propagation in Highly Heterogeneous Toughness Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Vasoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.1816-1821. </w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.2142-2147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462772v1</w:t>
+                <w:t xml:space="preserve">hal-02462787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effects on crack front pinning at heterogeneous planar interfaces: Experimental, finite elements and perturbation approaches</w:t>
+                <w:t xml:space="preserve">Mechanical Stresses Induced by Evaporation in Consolidated Colloidal Suspensions of Hard Particles. Poroelasticity Theory Versus Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Patinet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Chekchaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.10.012⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100 (1), pp.143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-013-0209-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904323v1</w:t>
+                <w:t xml:space="preserve">hal-02462795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Stresses Induced by Evaporation in Consolidated Colloidal Suspensions of Hard Particles. Poroelasticity Theory Versus Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Lazarus</w:t>
+                <w:t xml:space="preserve">Crack patterns obtained by unidirectional drying of a colloidal suspension in a capillary tube: experiments and numerical simulations using a two‐dimensional variational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.75--91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-013-9824-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-013-0209-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462795v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack patterns obtained by unidirectional drying of a colloidal suspension in a capillary tube: experiments and numerical simulations using a two‐dimensional variational approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite size effects on crack front pinning at heterogeneous planar interfaces: Experimental, finite elements and perturbation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Patinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+                <w:t xml:space="preserve">Lina Alzate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bourdin</w:t>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gauthier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davy Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-013-9824-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (2), pp.311-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01667024v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-order coplanar perturbation of a semi-infinite crack in an infinite body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Patinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90, pp.129 - 142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3782,51 +3782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From craquelures to spiral crack patterns: influence of layer thickness on the crack patterns induced by desiccation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,103 +3873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coplanar perturbation of a crack lying on the mid-plane of a plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Patinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 170 (1), pp.67-82. </w:t>
@@ -4019,77 +4019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of crack front instability in mode I+III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Karma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (9), pp.1872-1887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4117,278 +4117,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation des fronts de fissure plane dans les matériaux fragiles hétérogènes de dimensions finies</w:t>
+                <w:t xml:space="preserve">Analytical and 3D Finite Element Study of the Deflection of an Elastic Cantilever Bilayer Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Patinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
+                <w:t xml:space="preserve">M. Chekchaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2011112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4002306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464972v1</w:t>
+                <w:t xml:space="preserve">hal-02464991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and 3D Finite Element Study of the Deflection of an Elastic Cantilever Bilayer Plate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Frelat</w:t>
+                <w:t xml:space="preserve">Propagation des fronts de fissure plane dans les matériaux fragiles hétérogènes de dimensions finies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Patinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Frelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78 (1), </w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.199-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4002306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2011112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464991v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation approaches of a planar crack in linear elastic fracture mechanics: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (2), pp.121-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4422,64 +4422,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage star-shaped cracks: Explaining the transition from 90 degrees to 120 degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4551,51 +4551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane perturbation of a system of two coplanar slit-cracks – I: Case of arbitrarily spaced crack fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pindra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4642,83 +4642,83 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical disorder of the fronts of a tunnel-crack propagating in shear in some heterogeneous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Leblond</w:t>
+                <w:t xml:space="preserve">Nadjime Pindra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (3), pp.281-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2009.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -4771,51 +4771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deformation of the front of a 3D interface crack propagating quasistatically in a medium with random fracture properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Pindra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4874,51 +4874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of predictions by mode II or mode III criteria on crack front twisting in three or four point bending experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-G. Buchholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,64 +5128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternating Crack Propagation during Directional Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5387,64 +5387,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coplanar propagation paths of 3D cracks in infinite bodies loaded in shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43 (7-8), pp.2091-2109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5478,361 +5478,373 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of the deformation of the front of a tunnel-crack propagating in some inhomogeneous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Leblond</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (7), pp.1449-1478. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2006.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle fracture and fatigue propagation paths of 3D plane cracks under uniform remote tensile loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 122 (1/2), pp.23-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:FRAC.0000005373.73286.5d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:FRAC.0000005373.73286.5d⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack front stability for a tunnel-crack propagating along its plane in mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">In-plane perturbation of the tunnel-crack under shear loading II: Determination of the fundamental kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (17), pp.4437-4455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00333-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01481-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02465072v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane perturbation of the tunnel-crack under shear loading I: bifurcation and stability of the straight configuration of the front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39 (17), pp.4421-4436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5872,871 +5884,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane perturbation of the tunnel-crack under shear loading II: Determination of the fundamental kernel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Crack front stability for a tunnel-crack propagating along its plane in mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 39 (17), pp.4437-4455. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (6), pp.437-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00333-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01481-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465065v1</w:t>
+                <w:t xml:space="preserve">hal-02465072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack front rotation and segmentation in mixed mode I+III or I+II+III. Part I: Calculation of stress intensity factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Mouchrif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49 (7), pp.1399-1420. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00007-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00007-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack front rotation and segmentation in mixed mode I+III or I+II+III. Part II: Comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Mouchrif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49 (7), pp.1421-1443. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00008-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00008-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack paths in three-dimensional elastic solids. II: three-term expansion of the stress intensity factors—applications and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fatigue propagation path of 3D plane cracks under mode I loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Mouchrif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(97)00271-0⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 327 (13), pp.1319-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1287-4620(99)90008-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465098v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue propagation path of 3D plane cracks under mode I loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Crack paths in three-dimensional elastic solids. II: three-term expansion of the stress intensity factors—applications and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Mouchrif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 36 (1), pp.105-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(97)00271-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1287-4620(99)90008-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465090v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional crack-face weight functions for the semi-infinite interface crack—I: Variation of the stress intensity factors due to some small perturbation of the crack front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46 (3), pp.489-511. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(97)00073-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(97)00073-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional crack-face weight functions for the semi-infinite interface crack—II: Integrodifferential equations on the weight functions and resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46 (3), pp.513-536. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(97)00074-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(97)00074-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de fissures en mode mixte (I + III) ou (I + II + III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Chemistry-Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 326 (3), pp.171-177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8069(99)89004-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1251-8069(99)89004-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6746,100 +6746,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUELQUES PROBLEMES TRIDIMENSIONNELS DE MECANIQUE DE LA RUPTURE FRAGILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Pierre et Marie Curie - Paris VI, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00273453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6849,91 +6849,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional linear elastic fracture mechanics: from theory to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics [physics.med-ph]. Université Pierre et Marie Curie - Paris VI, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00498611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6943,323 +6943,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of crack propagation in strongly anisotropic media using phase-field fracture and LEFM</w:t>
+                <w:t xml:space="preserve">Following the equilibrium path during crack propagation under quasi-static loads: linear elastic fracture mechanics and phase-field approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12h European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05563612v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la fissuration par champ de phase : Analyse technique de l’initialisation et la propagation de fissures</w:t>
+                <w:t xml:space="preserve">Modelling of crack propagation in strongly anisotropic media using phase-field fracture and LEFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">12h European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221510v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following the equilibrium path during crack propagation under quasi-static loads: linear elastic fracture mechanics and phase-field approaches.</w:t>
+                <w:t xml:space="preserve">Simulation de la fissuration par champ de phase : Analyse technique de l’initialisation et la propagation de fissures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Zembra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05563597v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la fissuration par champ de phase: Analyse technique de l'initiation et la propagation de fissure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7268,1159 +7268,1159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Zembra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the mesh on the crack path in phase-field fracture simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Zembra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMM PF 25 and Materials/Microstructure modelling: Analytics &amp; Benchmarks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field fracture: Towards a generic method to follow the equilibrium path of the structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Onlince Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des modèles champs de phase pour la simulation de la propagation de fissure en milieux anisotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEALOR Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a generic path-following method to phase-field fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NewFrac Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEUP, May 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle implémentation de la méthode perturbative itérative pour la propagation de fissures en fatigue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe de minimisation d'énergie appliqué aux fissures fragiles en forme d'étoile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique du piégeage d'un front de fissure par une interface texturée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lina Alzate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Patinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441432v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique du piégeage d'un front de fissure par une interface texturée.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Barthel</w:t>
+                <w:t xml:space="preserve">Principe de minimisation d'énergie appliqué aux fissures fragiles en forme d'étoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441253v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des facteurs d'intensité des contraintes et du T-stress par corrélation d'image et par éléments finis dans une expérience de wedge-splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Hattali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Hattali</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.L.M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation des fronts de fissure plane dans les matériaux fragiles hétérogènes de dimensions finies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Patinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissures de rétraction en forme d'étoiles: approches théorique par minimisation d'énergie et expérimentale par séchage de suspensions colliïdales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désordre du front d'une fissure semi-infinie d'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjime Pindra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8430,125 +8430,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissuration par champ de phase : Suivre le chemin d'équilibre de la structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opération CIEDS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Palaiseau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8695,51 +8695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478246v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Zhai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00862-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931758v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.15198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680318v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Triclot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00811-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Mesgarnejad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.L063001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Vasoya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triclot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.109012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099410v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leguillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00703-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145176" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00518-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Hattali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cambonie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104596" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570472v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prabel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leblond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02443F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/24002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Leblond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.04.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0001-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2015.10.299" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Legrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.10.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Nicoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pons" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.265503" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462787v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.346" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.293" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alzate" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chekchaki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0209-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B176C6F2E73BEE22F50A12DEBB130A37C510CA67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9824-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVMRSS9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00900H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017663v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9603-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F36786EB3CD3B59E814FAA86349942B6FA5B0689/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.05.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011112" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002306" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.12.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/26002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pindra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Leblond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.12.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C282Q7QT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pindra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leblond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.09.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPW0W26B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Buchholz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fulland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiebesiek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-008-9307-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A7F6C7BF941F12321EE50522EE13CDD6AF5818E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294466v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Abou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sekimoto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aitken" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063702w" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5C0H5H7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevE.76.036108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465044v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Favier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.01.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJP9MB3D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465048v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000005373.73286.5d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7CQDPSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465072v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01481-X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00349-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1JH1WTW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465065v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00333-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98RQF17-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Mouchrif" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00007-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KK9Q00R9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00008-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPNXHXXX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mouchrif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(97)00271-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XPR32KG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465090v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)90008-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRH64P96-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(97)00073-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FD2D1DC3CCCC213E105B5AA709FE619BA5BEBFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465115v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(97)00074-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCDAEAF96EB1C3516C5B4E8B5E1D7848FF0BACF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465104v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)89004-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q22555TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00498611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zembra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563597v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951017v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951206v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951235v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601102v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717731v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441432v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441253v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439704v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422465v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422546v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362090v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjime Pindra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924487v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478246v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931758v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.15198" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00862-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Zhai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Mesgarnejad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.L063001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105675" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680318v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Triclot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00811-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Vasoya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099410v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leguillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00703-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triclot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.109012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145176" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00518-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Hattali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cambonie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104596" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570472v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prabel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leblond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02443F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/24002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Leblond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.04.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.10.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0001-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2015.10.299" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Nicoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pons" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.265503" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.293" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.346" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chekchaki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0209-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B176C6F2E73BEE22F50A12DEBB130A37C510CA67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667024v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9824-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVMRSS9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alzate" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00900H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017663v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9603-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F36786EB3CD3B59E814FAA86349942B6FA5B0689/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.05.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002306" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.12.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/26002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pindra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjime Pindra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.12.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C282Q7QT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pindra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leblond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.09.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPW0W26B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Buchholz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fulland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiebesiek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-008-9307-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A7F6C7BF941F12321EE50522EE13CDD6AF5818E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294466v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Abou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sekimoto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aitken" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063702w" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5C0H5H7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevE.76.036108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465044v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.01.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJP9MB3D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000005373.73286.5d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7CQDPSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00333-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98RQF17-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00349-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1JH1WTW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465072v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01481-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Mouchrif" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00007-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KK9Q00R9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465075v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00008-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPNXHXXX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)90008-X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRH64P96-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mouchrif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(97)00271-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XPR32KG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(97)00073-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FD2D1DC3CCCC213E105B5AA709FE619BA5BEBFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(97)00074-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCDAEAF96EB1C3516C5B4E8B5E1D7848FF0BACF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465104v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)89004-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q22555TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00498611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zembra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313131v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951017v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951206v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951235v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441432v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439704v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422465v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422546v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>