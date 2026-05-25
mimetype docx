--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1418,356 +1418,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinked crack paths in polycarbonate samples printed by fused deposition modelling using criss-cross patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+                <w:t xml:space="preserve">Toughening induced by the formation of facets in mode I+III brittle fracture: experiments versus a two-scale Cohesive Zone model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. L Hattali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cambonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-021-00518-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.104596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406973v1</w:t>
+                <w:t xml:space="preserve">hal-03320015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughening induced by the formation of facets in mode I+III brittle fracture: experiments versus a two-scale Cohesive Zone model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of particle aggregation on the structure of dried colloidal silica layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lesaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104596⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00723D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320015v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of particle aggregation on the structure of dried colloidal silica layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinked crack paths in polycarbonate samples printed by fused deposition modelling using criss-cross patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, pp.1589. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.19-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SM00723D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-021-00518-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049480v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode I+III multiscale cohesive zone model with facet coarsening and overlap: Solutions and applications to facet orientation and toughening</w:t>
               </w:r>
@@ -1779,51 +1779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1870,90 +1870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly porous layers of silica nanospheres sintered by drying: scaling up of the elastic properties of the beads to the macroscopic mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lesaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2000,51 +2000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarities between mode III crack growth patterns and strike-slip faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2338,77 +2338,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Piroird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lesaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (3), pp.38002. </w:t>
@@ -2544,313 +2544,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front shape and loading evolution during cracks coalescence using an incremental perturbation method</w:t>
+                <w:t xml:space="preserve">Multiscale cohesive zone model for propagation of segmented crack fronts in mode I+III fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Karma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 133, pp.40-51. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-015-0001-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667721v1</w:t>
+                <w:t xml:space="preserve">hal-01130209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale cohesive zone model for propagation of segmented crack fronts in mode I+III fracture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">On the strong influence of imperfections upon the quick deviation of a mode I+III crack from coplanarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Karma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-015-0001-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.299 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/jomms.2015.10.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130209v1</w:t>
+                <w:t xml:space="preserve">hal-01436389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the strong influence of imperfections upon the quick deviation of a mode I+III crack from coplanarity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+                <w:t xml:space="preserve">Front shape and loading evolution during cracks coalescence using an incremental perturbation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.299 - 315. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.40-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/jomms.2015.10.299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436389v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the porosity on the fracture surface roughness of sintered materials: From anisotropic to isotropic self-affine scaling</w:t>
               </w:r>
@@ -2875,51 +2875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3104,51 +3104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the Crack Fragmentation Resulting from Mode I+III Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3665,51 +3665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-order coplanar perturbation of a semi-infinite crack in an infinite body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Patinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3776,368 +3776,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From craquelures to spiral crack patterns: influence of layer thickness on the crack patterns induced by desiccation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Pauchard</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of crack front instability in mode I+III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Karma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0SM00900H⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (9), pp.1872-1887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464986v1</w:t>
+                <w:t xml:space="preserve">hal-01904327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coplanar perturbation of a crack lying on the mid-plane of a plate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From craquelures to spiral crack patterns: influence of layer thickness on the crack patterns induced by desiccation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 170 (1), pp.67-82. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (6), pp.2552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-011-9603-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C0SM00900H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02017663v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of crack front instability in mode I+III</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Coplanar perturbation of a crack lying on the mid-plane of a plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Patinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Karma</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 170 (1), pp.67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-011-9603-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2011.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904327v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and 3D Finite Element Study of the Deflection of an Elastic Cantilever Bilayer Plate</w:t>
               </w:r>
@@ -4416,247 +4416,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage star-shaped cracks: Explaining the transition from 90 degrees to 120 degrees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Gauthier</w:t>
+                <w:t xml:space="preserve">In-plane perturbation of a system of two coplanar slit-cracks – I: Case of arbitrarily spaced crack fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pindra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Pauchard</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/26002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (25-26), pp.3489-3503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464996v1</w:t>
+                <w:t xml:space="preserve">hal-02465004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane perturbation of a system of two coplanar slit-cracks – I: Case of arbitrarily spaced crack fronts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Pindra</w:t>
+                <w:t xml:space="preserve">Shrinkage star-shaped cracks: Explaining the transition from 90 degrees to 120 degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.B. Leblond</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (2), pp.26002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/26002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.08.026⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465004v1</w:t>
+                <w:t xml:space="preserve">hal-02464996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical disorder of the fronts of a tunnel-crack propagating in shear in some heterogeneous medium</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjime Pindra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (3), pp.281-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4997,268 +4997,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craquelures dans les couches picturales des peintures d'art</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternating Crack Propagation during Directional Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (9), pp.4715-4718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la063702w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03294466v1</w:t>
+                <w:t xml:space="preserve">hal-02465030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating Crack Propagation during Directional Drying</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Craquelures dans les couches picturales des peintures d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.5-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02465030v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure mechanisms and surface roughness statistics of fractured Fontainebleau sandstone</w:t>
               </w:r>
@@ -5368,247 +5368,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coplanar propagation paths of 3D cracks in infinite bodies loaded in shear</w:t>
+                <w:t xml:space="preserve">Statistics of the deformation of the front of a tunnel-crack propagating in some inhomogeneous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 43 (7-8), pp.2091-2109. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (7), pp.1449-1478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.06.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2006.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465044v1</w:t>
+                <w:t xml:space="preserve">hal-02465039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of the deformation of the front of a tunnel-crack propagating in some inhomogeneous medium</w:t>
+                <w:t xml:space="preserve">Coplanar propagation paths of 3D cracks in infinite bodies loaded in shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (7-8), pp.2091-2109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.06.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2006.01.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02465039v1</w:t>
+                <w:t xml:space="preserve">hal-02465044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle fracture and fatigue propagation paths of 3D plane cracks under uniform remote tensile loading</w:t>
               </w:r>
@@ -5678,276 +5678,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane perturbation of the tunnel-crack under shear loading II: Determination of the fundamental kernel</w:t>
+                <w:t xml:space="preserve">In-plane perturbation of the tunnel-crack under shear loading I: bifurcation and stability of the straight configuration of the front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 39 (17), pp.4437-4455. </w:t>
+              <w:t xml:space="preserve">, 2002, 39 (17), pp.4421-4436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00333-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00349-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465065v1</w:t>
+                <w:t xml:space="preserve">hal-02465059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane perturbation of the tunnel-crack under shear loading I: bifurcation and stability of the straight configuration of the front</w:t>
+                <w:t xml:space="preserve">In-plane perturbation of the tunnel-crack under shear loading II: Determination of the fundamental kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 39 (17), pp.4421-4436. </w:t>
+              <w:t xml:space="preserve">, 2002, 39 (17), pp.4437-4455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00349-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-7683(02)00333-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465059v1</w:t>
+                <w:t xml:space="preserve">hal-02465065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack front stability for a tunnel-crack propagating along its plane in mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 330 (6), pp.437-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5975,259 +5975,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack front rotation and segmentation in mixed mode I+III or I+II+III. Part I: Calculation of stress intensity factors</w:t>
+                <w:t xml:space="preserve">Crack front rotation and segmentation in mixed mode I+III or I+II+III. Part II: Comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Mouchrif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 49 (7), pp.1399-1420. </w:t>
+              <w:t xml:space="preserve">, 2001, 49 (7), pp.1421-1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00007-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00008-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465084v1</w:t>
+                <w:t xml:space="preserve">hal-02465075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack front rotation and segmentation in mixed mode I+III or I+II+III. Part II: Comparison with experiments</w:t>
+                <w:t xml:space="preserve">Crack front rotation and segmentation in mixed mode I+III or I+II+III. Part I: Calculation of stress intensity factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Mouchrif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 49 (7), pp.1421-1443. </w:t>
+              <w:t xml:space="preserve">, 2001, 49 (7), pp.1399-1420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00008-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00007-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465075v1</w:t>
+                <w:t xml:space="preserve">hal-02465084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue propagation path of 3D plane cracks under mode I loading</w:t>
               </w:r>
@@ -6303,51 +6303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack paths in three-dimensional elastic solids. II: three-term expansion of the stress intensity factors—applications and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6638,51 +6638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de fissures en mode mixte (I + III) ou (I + II + III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Chemistry-Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 326 (3), pp.171-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7439,191 +7439,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field fracture: Towards a generic method to follow the equilibrium path of the structure</w:t>
+                <w:t xml:space="preserve">Analyse comparative des modèles champs de phase pour la simulation de la propagation de fissure en milieux anisotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Onlince Conference, France</w:t>
+              <w:t xml:space="preserve">MEALOR Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951206v1</w:t>
+                <w:t xml:space="preserve">hal-04951235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des modèles champs de phase pour la simulation de la propagation de fissure en milieux anisotropes</w:t>
+                <w:t xml:space="preserve">Phase field fracture: Towards a generic method to follow the equilibrium path of the structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEALOR Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Onlince Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951235v1</w:t>
+                <w:t xml:space="preserve">hal-04951206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a generic path-following method to phase-field fracture</w:t>
               </w:r>
@@ -7937,51 +7937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8235,51 +8235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissures de rétraction en forme d'étoiles: approches théorique par minimisation d'énergie et expérimentale par séchage de suspensions colliïdales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8343,51 +8343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjime Pindra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8695,51 +8695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478246v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931758v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.15198" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00862-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Zhai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Mesgarnejad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.L063001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105675" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680318v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Triclot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00811-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Vasoya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099410v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leguillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00703-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triclot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.109012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145176" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00518-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320015v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Hattali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cambonie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104596" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570472v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prabel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leblond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02443F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/24002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Leblond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.04.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.10.026" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0001-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2015.10.299" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Nicoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pons" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.265503" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.293" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.346" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chekchaki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0209-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B176C6F2E73BEE22F50A12DEBB130A37C510CA67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667024v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9824-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVMRSS9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alzate" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00900H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017663v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9603-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F36786EB3CD3B59E814FAA86349942B6FA5B0689/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.05.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002306" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.12.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/26002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pindra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjime Pindra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.12.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C282Q7QT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pindra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leblond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.09.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPW0W26B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Buchholz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fulland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiebesiek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-008-9307-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A7F6C7BF941F12321EE50522EE13CDD6AF5818E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294466v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Abou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sekimoto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aitken" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063702w" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5C0H5H7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevE.76.036108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465044v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465039v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.01.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJP9MB3D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000005373.73286.5d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7CQDPSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00333-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98RQF17-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00349-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1JH1WTW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465072v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01481-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Mouchrif" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00007-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KK9Q00R9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465075v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00008-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPNXHXXX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)90008-X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRH64P96-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mouchrif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(97)00271-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XPR32KG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(97)00073-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FD2D1DC3CCCC213E105B5AA709FE619BA5BEBFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(97)00074-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCDAEAF96EB1C3516C5B4E8B5E1D7848FF0BACF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465104v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)89004-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q22555TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00498611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zembra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313131v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951017v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951206v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951235v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441432v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439704v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422465v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422546v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478246v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lazarus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2026.113974" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931758v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.15198" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00862-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Zhai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataollah Mesgarnejad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.L063001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Moln&#225;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105675" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680318v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Triclot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00811-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Vasoya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099410v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leguillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00703-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Triclot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.109012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145176" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Hattali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cambonie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104596" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-021-00518-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570472v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prabel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Leblond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM02443F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Klinger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0392" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/117/24002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Leblond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.04.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leblond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0001-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2015.10.299" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Legrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.10.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Nicoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pons" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.265503" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.293" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462787v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.346" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chekchaki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0209-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B176C6F2E73BEE22F50A12DEBB130A37C510CA67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667024v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9824-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVMRSS9Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alzate" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.05.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00900H" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017663v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9603-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F36786EB3CD3B59E814FAA86349942B6FA5B0689/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002306" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.12.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pindra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.08.026" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/26002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjime Pindra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.12.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C282Q7QT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pindra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leblond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.09.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPW0W26B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Buchholz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fulland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiebesiek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-008-9307-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A7F6C7BF941F12321EE50522EE13CDD6AF5818E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063702w" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5C0H5H7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Abou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sekimoto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aitken" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevE.76.036108" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Favier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2006.01.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJP9MB3D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465044v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000005373.73286.5d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7CQDPSM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465059v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00349-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1JH1WTW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00333-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98RQF17-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465072v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01481-X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Mouchrif" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00008-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPNXHXXX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465084v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00007-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KK9Q00R9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(99)90008-X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRH64P96-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Mouchrif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(97)00271-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XPR32KG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(97)00073-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FD2D1DC3CCCC213E105B5AA709FE619BA5BEBFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465115v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(97)00074-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCDAEAF96EB1C3516C5B4E8B5E1D7848FF0BACF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465104v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)89004-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q22555TZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273453v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00498611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Zembra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Henry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313131v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951017v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951235v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951206v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717731v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441432v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439704v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422465v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422546v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>